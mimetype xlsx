--- v0 (2026-06-27)
+++ v1 (2026-09-27)
@@ -982,1145 +982,1145 @@
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 10"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 11"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 12"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 13"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 14"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 15"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 16"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 17"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 18"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 19"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 20"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 21"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 22"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 23"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 24"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 25"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 26"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 27"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 28"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 29"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 30"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 31"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 32"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 33"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 34"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 35"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 36"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 37"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 38"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 39"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 40"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Picture 41"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 42"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 43"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 44"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 45"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
@@ -2198,345 +2198,345 @@
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Picture 48"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Picture 49"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Picture 50"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Picture 51"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Picture 52"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 53"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 54"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Picture 55"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 56"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 57"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 58"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
@@ -2550,217 +2550,217 @@
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Picture 59"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Picture 60"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 61"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 62"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 63"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 64"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 65"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
@@ -2774,9886 +2774,1598 @@
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 66"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 67"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 68"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 69"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 70"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 71"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 72"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 73"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Picture 74"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Picture 75"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Picture 76"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Picture 77"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 78"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 79"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Picture 80"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 81"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 82"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 83"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 84"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 85"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Picture 86"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 87"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 88"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 89"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 90"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 91"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 92"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 93"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 94"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 95"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 96"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 97"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 98"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 99"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 100"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 101"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 102"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 103"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>275</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>275</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 104"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 105"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 106"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 107"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 108"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 109"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 110"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 111"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 112"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>293</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>293</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 113"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>295</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>295</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 114"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>187896</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>9601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466918</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 115"/>
-        <xdr:cNvPicPr/>
-[...8286 lines deleted...]
-        <xdr:cNvPr id="374" name="Picture 374"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
@@ -12945,51 +4657,51 @@
     <row r="10" ht="2" customHeight="1">
       <c s="6" t="str" r="A10"/>
       <c s="14" t="str" r="U10"/>
     </row>
     <row r="11" ht="1" customHeight="0">
       <c s="6" t="str" r="A11"/>
       <c s="19" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">Availability</t>
         </is>
       </c>
       <c s="14" t="str" r="U11"/>
     </row>
     <row r="12" ht="35" customHeight="1">
       <c s="6" t="str" r="A12"/>
       <c s="14" t="str" r="U12"/>
     </row>
     <row r="13" ht="2.05" customHeight="1">
       <c s="6" t="str" r="A13"/>
       <c s="14" t="str" r="U13"/>
     </row>
     <row r="14" ht="23.2" customHeight="1">
       <c s="6" t="str" r="A14"/>
       <c s="20" t="inlineStr" r="I14">
         <is>
-          <t xml:space="preserve">6/27/2026</t>
+          <t xml:space="preserve">9/27/2026</t>
         </is>
       </c>
       <c s="14" t="str" r="U14"/>
     </row>
     <row r="15" ht="0.05" customHeight="1">
       <c s="6" t="str" r="A15"/>
       <c s="14" t="str" r="U15"/>
     </row>
     <row r="16" ht="8.7" customHeight="1">
       <c s="6" t="str" r="A16"/>
       <c s="14" t="str" r="U16"/>
     </row>
     <row r="17" ht="27" customHeight="0">
       <c s="6" t="str" r="A17"/>
       <c s="21" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">Product Form</t>
         </is>
       </c>
       <c s="22" t="str" r="E17"/>
       <c s="22" t="str" r="F17"/>
       <c s="23" t="str" r="G17"/>
       <c s="24" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">Species</t>
@@ -13042,46038 +4754,15808 @@
       </c>
       <c s="24" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">Order Qty</t>
         </is>
       </c>
       <c s="21" t="inlineStr" r="P17">
         <is>
           <t xml:space="preserve">Location</t>
         </is>
       </c>
       <c s="23" t="str" r="Q17"/>
       <c s="24" t="inlineStr" r="R17">
         <is>
           <t xml:space="preserve">Location 2</t>
         </is>
       </c>
       <c s="22" t="str" r="S17"/>
       <c s="23" t="str" r="T17"/>
       <c s="14" t="str" r="U17"/>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c s="6" t="str" r="A18"/>
       <c s="25" t="inlineStr" r="D18">
         <is>
-          <t xml:space="preserve">12 Hanging Basket Premium</t>
+          <t xml:space="preserve">8 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E18"/>
       <c s="26" t="str" r="F18"/>
       <c s="27" t="str" r="G18"/>
       <c s="25" t="inlineStr" r="H18">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I18"/>
       <c s="25" t="inlineStr" r="J18">
         <is>
-          <t xml:space="preserve">Beauvilla Red</t>
+          <t xml:space="preserve">Delta Classic Blaze Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K18"/>
       <c s="28" r="L18">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c s="29" t="inlineStr" r="M18">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P18">
         <is>
-          <t xml:space="preserve">3-H12</t>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q18"/>
       <c s="29" t="inlineStr" r="R18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S18"/>
       <c s="31" t="str" r="T18"/>
       <c s="14" t="str" r="U18"/>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c s="6" t="str" r="A19"/>
       <c s="25" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">12 Hanging Basket Premium</t>
+          <t xml:space="preserve">8 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E19"/>
       <c s="26" t="str" r="F19"/>
       <c s="27" t="str" r="G19"/>
       <c s="25" t="inlineStr" r="H19">
         <is>
-          <t xml:space="preserve">Fuchsia</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I19"/>
       <c s="25" t="inlineStr" r="J19">
         <is>
-          <t xml:space="preserve">Trailing Swingtime</t>
+          <t xml:space="preserve">Delta Classic Wine and Cheese Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K19"/>
       <c s="28" r="L19">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M19">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P19">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q19"/>
       <c s="29" t="inlineStr" r="R19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S19"/>
       <c s="31" t="str" r="T19"/>
       <c s="14" t="str" r="U19"/>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c s="6" t="str" r="A20"/>
       <c s="25" t="inlineStr" r="D20">
         <is>
-          <t xml:space="preserve">12 Hanging Basket Premium</t>
+          <t xml:space="preserve">8 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E20"/>
       <c s="26" t="str" r="F20"/>
       <c s="27" t="str" r="G20"/>
       <c s="25" t="inlineStr" r="H20">
         <is>
-          <t xml:space="preserve">Geranium Int</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I20"/>
       <c s="25" t="inlineStr" r="J20">
         <is>
-          <t xml:space="preserve">Calliope Cascade Violet</t>
+          <t xml:space="preserve">Delta Pro Fire</t>
         </is>
       </c>
       <c s="26" t="str" r="K20"/>
       <c s="28" r="L20">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M20">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P20">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q20"/>
       <c s="29" t="inlineStr" r="R20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S20"/>
       <c s="31" t="str" r="T20"/>
       <c s="14" t="str" r="U20"/>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c s="6" t="str" r="A21"/>
       <c s="25" t="inlineStr" r="D21">
         <is>
-          <t xml:space="preserve">12 Hanging Basket Premium</t>
+          <t xml:space="preserve">8 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E21"/>
       <c s="26" t="str" r="F21"/>
       <c s="27" t="str" r="G21"/>
       <c s="25" t="inlineStr" r="H21">
         <is>
-          <t xml:space="preserve">Geranium Int</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I21"/>
       <c s="25" t="inlineStr" r="J21">
         <is>
-          <t xml:space="preserve">Calliope Medium Dark Red</t>
+          <t xml:space="preserve">Majestic Giants Autumn Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K21"/>
       <c s="28" r="L21">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M21">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P21">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q21"/>
       <c s="29" t="inlineStr" r="R21">
         <is>
-          <t xml:space="preserve">7-C2</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S21"/>
       <c s="31" t="str" r="T21"/>
       <c s="14" t="str" r="U21"/>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c s="6" t="str" r="A22"/>
       <c s="25" t="inlineStr" r="D22">
         <is>
-          <t xml:space="preserve">12 Hanging Basket Deluxe - Multi-Plant Combination</t>
+          <t xml:space="preserve">12 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E22"/>
       <c s="26" t="str" r="F22"/>
       <c s="27" t="str" r="G22"/>
       <c s="25" t="inlineStr" r="H22">
         <is>
-          <t xml:space="preserve">Combo</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I22"/>
       <c s="25" t="inlineStr" r="J22">
         <is>
-          <t xml:space="preserve">Assorted</t>
+          <t xml:space="preserve">Delta Pro Fire</t>
         </is>
       </c>
       <c s="26" t="str" r="K22"/>
       <c s="28" r="L22">
-        <v>582</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M22">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P22">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q22"/>
       <c s="29" t="inlineStr" r="R22">
         <is>
-          <t xml:space="preserve">2-H11W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S22"/>
       <c s="31" t="str" r="T22"/>
       <c s="14" t="str" r="U22"/>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c s="6" t="str" r="A23"/>
       <c s="25" t="inlineStr" r="D23">
         <is>
-          <t xml:space="preserve">14 Fiber Basket Premium</t>
+          <t xml:space="preserve">12 Fiber Bowl</t>
         </is>
       </c>
       <c s="26" t="str" r="E23"/>
       <c s="26" t="str" r="F23"/>
       <c s="27" t="str" r="G23"/>
       <c s="25" t="inlineStr" r="H23">
         <is>
-          <t xml:space="preserve">Combo</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I23"/>
       <c s="25" t="inlineStr" r="J23">
         <is>
-          <t xml:space="preserve">Assorted</t>
+          <t xml:space="preserve">Majestic Giants Autumn Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K23"/>
       <c s="28" r="L23">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M23">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P23">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q23"/>
       <c s="29" t="inlineStr" r="R23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S23"/>
       <c s="31" t="str" r="T23"/>
       <c s="14" t="str" r="U23"/>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c s="6" t="str" r="A24"/>
       <c s="25" t="inlineStr" r="D24">
         <is>
-          <t xml:space="preserve">18 Coco, Fiber or Moss Basket Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E24"/>
       <c s="26" t="str" r="F24"/>
       <c s="27" t="str" r="G24"/>
       <c s="25" t="inlineStr" r="H24">
         <is>
-          <t xml:space="preserve">Combo</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I24"/>
       <c s="25" t="inlineStr" r="J24">
         <is>
-          <t xml:space="preserve">Assorted Sun</t>
+          <t xml:space="preserve">Atlas Black</t>
         </is>
       </c>
       <c s="26" t="str" r="K24"/>
       <c s="28" r="L24">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M24">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="Q24"/>
       <c s="29" t="inlineStr" r="R24">
         <is>
-          <t xml:space="preserve">1-H1N</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S24"/>
       <c s="31" t="str" r="T24"/>
       <c s="14" t="str" r="U24"/>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c s="6" t="str" r="A25"/>
       <c s="25" t="inlineStr" r="D25">
         <is>
-          <t xml:space="preserve">8 Bowl</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E25"/>
       <c s="26" t="str" r="F25"/>
       <c s="27" t="str" r="G25"/>
       <c s="25" t="inlineStr" r="H25">
         <is>
-          <t xml:space="preserve">Geranium</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I25"/>
       <c s="25" t="inlineStr" r="J25">
         <is>
-          <t xml:space="preserve">Regal Elegance Bravo</t>
+          <t xml:space="preserve">Colossus Red w/Blotch</t>
         </is>
       </c>
       <c s="26" t="str" r="K25"/>
       <c s="28" r="L25">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M25">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P25">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q25"/>
       <c s="29" t="inlineStr" r="R25">
         <is>
-          <t xml:space="preserve">1-H1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S25"/>
       <c s="31" t="str" r="T25"/>
       <c s="14" t="str" r="U25"/>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c s="6" t="str" r="A26"/>
       <c s="25" t="inlineStr" r="D26">
         <is>
-          <t xml:space="preserve">8 Bowl</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E26"/>
       <c s="26" t="str" r="F26"/>
       <c s="27" t="str" r="G26"/>
       <c s="25" t="inlineStr" r="H26">
         <is>
-          <t xml:space="preserve">Geranium</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I26"/>
       <c s="25" t="inlineStr" r="J26">
         <is>
-          <t xml:space="preserve">Regal Elegance Kate</t>
+          <t xml:space="preserve">Colossus White w/ Purple Wing</t>
         </is>
       </c>
       <c s="26" t="str" r="K26"/>
       <c s="28" r="L26">
-        <v>175</v>
+        <v>33</v>
       </c>
       <c s="29" t="inlineStr" r="M26">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P26">
         <is>
-          <t xml:space="preserve">7-A2M</t>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q26"/>
       <c s="29" t="inlineStr" r="R26">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="26" t="str" r="S26"/>
       <c s="31" t="str" r="T26"/>
       <c s="14" t="str" r="U26"/>
     </row>
-    <row r="27" ht="18" customHeight="0">
+    <row r="27" ht="18" customHeight="1">
       <c s="6" t="str" r="A27"/>
       <c s="25" t="inlineStr" r="D27">
         <is>
-          <t xml:space="preserve">8 Bowl</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E27"/>
       <c s="26" t="str" r="F27"/>
       <c s="27" t="str" r="G27"/>
       <c s="25" t="inlineStr" r="H27">
         <is>
-          <t xml:space="preserve">Geranium</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I27"/>
       <c s="25" t="inlineStr" r="J27">
         <is>
-          <t xml:space="preserve">Regal Elegance Purple Majesty</t>
-[...8 lines deleted...]
-        <v>150</v>
+          <t xml:space="preserve">Delta Apple Cider Mix</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K27"/>
+      <c s="28" r="L27">
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M27">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P27">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q27"/>
       <c s="29" t="inlineStr" r="R27">
         <is>
-          <t xml:space="preserve">7-A2M</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S27"/>
       <c s="31" t="str" r="T27"/>
       <c s="14" t="str" r="U27"/>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c s="6" t="str" r="A28"/>
       <c s="25" t="inlineStr" r="D28">
         <is>
-          <t xml:space="preserve">2.5 Accent Premium (32/Flat)</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E28"/>
       <c s="26" t="str" r="F28"/>
       <c s="27" t="str" r="G28"/>
       <c s="25" t="inlineStr" r="H28">
         <is>
-          <t xml:space="preserve">Asparagus</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I28"/>
       <c s="25" t="inlineStr" r="J28">
         <is>
-          <t xml:space="preserve">Sprengeri</t>
+          <t xml:space="preserve">Delta Classic Beaconsfield</t>
         </is>
       </c>
       <c s="26" t="str" r="K28"/>
       <c s="28" r="L28">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M28">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P28">
         <is>
-          <t xml:space="preserve">3-H13W</t>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q28"/>
       <c s="29" t="inlineStr" r="R28">
         <is>
-          <t xml:space="preserve">7-B2S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S28"/>
       <c s="31" t="str" r="T28"/>
       <c s="14" t="str" r="U28"/>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c s="6" t="str" r="A29"/>
       <c s="25" t="inlineStr" r="D29">
         <is>
-          <t xml:space="preserve">2.5 Accent Premium (32/Flat)</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E29"/>
       <c s="26" t="str" r="F29"/>
       <c s="27" t="str" r="G29"/>
       <c s="25" t="inlineStr" r="H29">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I29"/>
       <c s="25" t="inlineStr" r="J29">
         <is>
-          <t xml:space="preserve">Major Maculata</t>
+          <t xml:space="preserve">Delta Classic Blaze Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K29"/>
       <c s="28" r="L29">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M29">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P29">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q29"/>
       <c s="29" t="inlineStr" r="R29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S29"/>
       <c s="31" t="str" r="T29"/>
       <c s="14" t="str" r="U29"/>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c s="6" t="str" r="A30"/>
       <c s="25" t="inlineStr" r="D30">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E30"/>
       <c s="26" t="str" r="F30"/>
       <c s="27" t="str" r="G30"/>
       <c s="25" t="inlineStr" r="H30">
         <is>
-          <t xml:space="preserve">Dusty Miller</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I30"/>
       <c s="25" t="inlineStr" r="J30">
         <is>
-          <t xml:space="preserve">Silver Dust</t>
+          <t xml:space="preserve">Delta Classic Monet Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K30"/>
       <c s="28" r="L30">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M30">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P30">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q30"/>
       <c s="29" t="inlineStr" r="R30">
         <is>
-          <t xml:space="preserve">3-H18W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S30"/>
       <c s="31" t="str" r="T30"/>
       <c s="14" t="str" r="U30"/>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c s="6" t="str" r="A31"/>
       <c s="25" t="inlineStr" r="D31">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E31"/>
       <c s="26" t="str" r="F31"/>
       <c s="27" t="str" r="G31"/>
       <c s="25" t="inlineStr" r="H31">
         <is>
-          <t xml:space="preserve">Gomphrena</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I31"/>
       <c s="25" t="inlineStr" r="J31">
         <is>
-          <t xml:space="preserve">Purple Gnome</t>
+          <t xml:space="preserve">Delta Pro Blue Deep Blotch</t>
         </is>
       </c>
       <c s="26" t="str" r="K31"/>
       <c s="28" r="L31">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M31">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P31">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q31"/>
       <c s="29" t="inlineStr" r="R31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S31"/>
       <c s="31" t="str" r="T31"/>
       <c s="14" t="str" r="U31"/>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c s="6" t="str" r="A32"/>
       <c s="25" t="inlineStr" r="D32">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E32"/>
       <c s="26" t="str" r="F32"/>
       <c s="27" t="str" r="G32"/>
       <c s="25" t="inlineStr" r="H32">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I32"/>
       <c s="25" t="inlineStr" r="J32">
         <is>
-          <t xml:space="preserve">Beacon Blue Pearl</t>
+          <t xml:space="preserve">Delta Pro Blue True Clear</t>
         </is>
       </c>
       <c s="26" t="str" r="K32"/>
       <c s="28" r="L32">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M32">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P32">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q32"/>
       <c s="29" t="inlineStr" r="R32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S32"/>
       <c s="31" t="str" r="T32"/>
       <c s="14" t="str" r="U32"/>
     </row>
-    <row r="33" ht="18" customHeight="0">
+    <row r="33" ht="18" customHeight="1">
       <c s="6" t="str" r="A33"/>
       <c s="25" t="inlineStr" r="D33">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E33"/>
       <c s="26" t="str" r="F33"/>
       <c s="27" t="str" r="G33"/>
       <c s="25" t="inlineStr" r="H33">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I33"/>
       <c s="25" t="inlineStr" r="J33">
         <is>
-          <t xml:space="preserve">Beacon Bright Red</t>
-[...8 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Delta Pro Citrus Mix</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K33"/>
+      <c s="28" r="L33">
+        <v>24</v>
       </c>
       <c s="29" t="inlineStr" r="M33">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P33">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q33"/>
       <c s="29" t="inlineStr" r="R33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S33"/>
       <c s="31" t="str" r="T33"/>
       <c s="14" t="str" r="U33"/>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c s="6" t="str" r="A34"/>
       <c s="25" t="inlineStr" r="D34">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E34"/>
       <c s="26" t="str" r="F34"/>
       <c s="27" t="str" r="G34"/>
       <c s="25" t="inlineStr" r="H34">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I34"/>
       <c s="25" t="inlineStr" r="J34">
         <is>
-          <t xml:space="preserve">Beacon Coral</t>
+          <t xml:space="preserve">Delta Pro Clear Colors Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K34"/>
       <c s="28" r="L34">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c s="29" t="inlineStr" r="M34">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P34">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q34"/>
       <c s="29" t="inlineStr" r="R34">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="26" t="str" r="S34"/>
       <c s="31" t="str" r="T34"/>
       <c s="14" t="str" r="U34"/>
     </row>
-    <row r="35" ht="18" customHeight="0">
+    <row r="35" ht="18" customHeight="1">
       <c s="6" t="str" r="A35"/>
       <c s="25" t="inlineStr" r="D35">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E35"/>
       <c s="26" t="str" r="F35"/>
       <c s="27" t="str" r="G35"/>
       <c s="25" t="inlineStr" r="H35">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I35"/>
       <c s="25" t="inlineStr" r="J35">
         <is>
-          <t xml:space="preserve">Beacon Pearl Island Mix</t>
-[...8 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Delta Pro Fire</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K35"/>
+      <c s="28" r="L35">
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M35">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P35">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q35"/>
       <c s="29" t="inlineStr" r="R35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S35"/>
       <c s="31" t="str" r="T35"/>
       <c s="14" t="str" r="U35"/>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c s="6" t="str" r="A36"/>
       <c s="25" t="inlineStr" r="D36">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E36"/>
       <c s="26" t="str" r="F36"/>
       <c s="27" t="str" r="G36"/>
       <c s="25" t="inlineStr" r="H36">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I36"/>
       <c s="25" t="inlineStr" r="J36">
         <is>
-          <t xml:space="preserve">Beacon White</t>
+          <t xml:space="preserve">Delta Pro Lemon Clear</t>
         </is>
       </c>
       <c s="26" t="str" r="K36"/>
       <c s="28" r="L36">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c s="29" t="inlineStr" r="M36">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P36">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q36"/>
       <c s="29" t="inlineStr" r="R36">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="26" t="str" r="S36"/>
       <c s="31" t="str" r="T36"/>
       <c s="14" t="str" r="U36"/>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c s="6" t="str" r="A37"/>
       <c s="25" t="inlineStr" r="D37">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E37"/>
       <c s="26" t="str" r="F37"/>
       <c s="27" t="str" r="G37"/>
       <c s="25" t="inlineStr" r="H37">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I37"/>
       <c s="25" t="inlineStr" r="J37">
         <is>
-          <t xml:space="preserve">Imara XDR Orange</t>
+          <t xml:space="preserve">Delta Pro Orange Clear</t>
         </is>
       </c>
       <c s="26" t="str" r="K37"/>
       <c s="28" r="L37">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M37">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P37">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q37"/>
       <c s="29" t="inlineStr" r="R37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S37"/>
       <c s="31" t="str" r="T37"/>
       <c s="14" t="str" r="U37"/>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c s="6" t="str" r="A38"/>
       <c s="25" t="inlineStr" r="D38">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E38"/>
       <c s="26" t="str" r="F38"/>
       <c s="27" t="str" r="G38"/>
       <c s="25" t="inlineStr" r="H38">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I38"/>
       <c s="25" t="inlineStr" r="J38">
         <is>
-          <t xml:space="preserve">Imara XDR Purple</t>
+          <t xml:space="preserve">Delta Pro True Blue</t>
         </is>
       </c>
       <c s="26" t="str" r="K38"/>
       <c s="28" r="L38">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c s="29" t="inlineStr" r="M38">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P38">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q38"/>
       <c s="29" t="inlineStr" r="R38">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="26" t="str" r="S38"/>
       <c s="31" t="str" r="T38"/>
       <c s="14" t="str" r="U38"/>
     </row>
-    <row r="39" ht="18" customHeight="0">
+    <row r="39" ht="18" customHeight="1">
       <c s="6" t="str" r="A39"/>
       <c s="25" t="inlineStr" r="D39">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E39"/>
       <c s="26" t="str" r="F39"/>
       <c s="27" t="str" r="G39"/>
       <c s="25" t="inlineStr" r="H39">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I39"/>
       <c s="25" t="inlineStr" r="J39">
         <is>
-          <t xml:space="preserve">Imara XDR Salmon Shades</t>
-[...8 lines deleted...]
-        <v>13</v>
+          <t xml:space="preserve">Delta Pro Violet Clear</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K39"/>
+      <c s="28" r="L39">
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M39">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P39">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q39"/>
       <c s="29" t="inlineStr" r="R39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S39"/>
       <c s="31" t="str" r="T39"/>
       <c s="14" t="str" r="U39"/>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c s="6" t="str" r="A40"/>
       <c s="25" t="inlineStr" r="D40">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E40"/>
       <c s="26" t="str" r="F40"/>
       <c s="27" t="str" r="G40"/>
       <c s="25" t="inlineStr" r="H40">
         <is>
-          <t xml:space="preserve">Lobelia Mounded</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I40"/>
       <c s="25" t="inlineStr" r="J40">
         <is>
-          <t xml:space="preserve">Riviera White</t>
+          <t xml:space="preserve">Delta Pro Yellow Clear</t>
         </is>
       </c>
       <c s="26" t="str" r="K40"/>
       <c s="28" r="L40">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P40">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q40"/>
       <c s="29" t="inlineStr" r="R40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S40"/>
       <c s="31" t="str" r="T40"/>
       <c s="14" t="str" r="U40"/>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c s="6" t="str" r="A41"/>
       <c s="25" t="inlineStr" r="D41">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E41"/>
       <c s="26" t="str" r="F41"/>
       <c s="27" t="str" r="G41"/>
       <c s="25" t="inlineStr" r="H41">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I41"/>
       <c s="25" t="inlineStr" r="J41">
         <is>
-          <t xml:space="preserve">Super Hero Spry</t>
+          <t xml:space="preserve">Majestic Giants Autumn Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K41"/>
       <c s="28" r="L41">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M41">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P41">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q41"/>
       <c s="29" t="inlineStr" r="R41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S41"/>
       <c s="31" t="str" r="T41"/>
       <c s="14" t="str" r="U41"/>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c s="6" t="str" r="A42"/>
       <c s="25" t="inlineStr" r="D42">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E42"/>
       <c s="26" t="str" r="F42"/>
       <c s="27" t="str" r="G42"/>
       <c s="25" t="inlineStr" r="H42">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I42"/>
       <c s="25" t="inlineStr" r="J42">
         <is>
-          <t xml:space="preserve">Bonanza Bee</t>
+          <t xml:space="preserve">Matrix Sangria Spring</t>
         </is>
       </c>
       <c s="26" t="str" r="K42"/>
       <c s="28" r="L42">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M42">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P42">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q42"/>
       <c s="29" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S42"/>
       <c s="31" t="str" r="T42"/>
       <c s="14" t="str" r="U42"/>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c s="6" t="str" r="A43"/>
       <c s="25" t="inlineStr" r="D43">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E43"/>
       <c s="26" t="str" r="F43"/>
       <c s="27" t="str" r="G43"/>
       <c s="25" t="inlineStr" r="H43">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I43"/>
       <c s="25" t="inlineStr" r="J43">
         <is>
-          <t xml:space="preserve">Safari Mix</t>
+          <t xml:space="preserve">Matrix Solar Flare</t>
         </is>
       </c>
       <c s="26" t="str" r="K43"/>
       <c s="28" r="L43">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N43">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P43">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q43"/>
       <c s="29" t="inlineStr" r="R43">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S43"/>
       <c s="31" t="str" r="T43"/>
       <c s="14" t="str" r="U43"/>
     </row>
     <row r="44" ht="18" customHeight="1">
       <c s="6" t="str" r="A44"/>
       <c s="25" t="inlineStr" r="D44">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E44"/>
       <c s="26" t="str" r="F44"/>
       <c s="27" t="str" r="G44"/>
       <c s="25" t="inlineStr" r="H44">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I44"/>
       <c s="25" t="inlineStr" r="J44">
         <is>
-          <t xml:space="preserve">Safari Orange</t>
+          <t xml:space="preserve">Select Orange Blotch</t>
         </is>
       </c>
       <c s="26" t="str" r="K44"/>
       <c s="28" r="L44">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c s="29" t="inlineStr" r="M44">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P44">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q44"/>
       <c s="29" t="inlineStr" r="R44">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H16E</t>
         </is>
       </c>
       <c s="26" t="str" r="S44"/>
       <c s="31" t="str" r="T44"/>
       <c s="14" t="str" r="U44"/>
     </row>
     <row r="45" ht="18" customHeight="1">
       <c s="6" t="str" r="A45"/>
       <c s="25" t="inlineStr" r="D45">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E45"/>
       <c s="26" t="str" r="F45"/>
       <c s="27" t="str" r="G45"/>
       <c s="25" t="inlineStr" r="H45">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I45"/>
       <c s="25" t="inlineStr" r="J45">
         <is>
-          <t xml:space="preserve">Safari Tangerine</t>
+          <t xml:space="preserve">Spooky Halloween Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K45"/>
       <c s="28" r="L45">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N45">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q45"/>
       <c s="29" t="inlineStr" r="R45">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H16E</t>
         </is>
       </c>
       <c s="26" t="str" r="S45"/>
       <c s="31" t="str" r="T45"/>
       <c s="14" t="str" r="U45"/>
     </row>
     <row r="46" ht="18" customHeight="1">
       <c s="6" t="str" r="A46"/>
       <c s="25" t="inlineStr" r="D46">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E46"/>
       <c s="26" t="str" r="F46"/>
       <c s="27" t="str" r="G46"/>
       <c s="25" t="inlineStr" r="H46">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I46"/>
       <c s="25" t="inlineStr" r="J46">
         <is>
-          <t xml:space="preserve">Safari Yellow</t>
+          <t xml:space="preserve">Colormax Berry Pie</t>
         </is>
       </c>
       <c s="26" t="str" r="K46"/>
       <c s="28" r="L46">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M46">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P46">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q46"/>
       <c s="29" t="inlineStr" r="R46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S46"/>
       <c s="31" t="str" r="T46"/>
       <c s="14" t="str" r="U46"/>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c s="6" t="str" r="A47"/>
       <c s="25" t="inlineStr" r="D47">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E47"/>
       <c s="26" t="str" r="F47"/>
       <c s="27" t="str" r="G47"/>
       <c s="25" t="inlineStr" r="H47">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I47"/>
       <c s="25" t="inlineStr" r="J47">
         <is>
-          <t xml:space="preserve">Delta Pro Clear Colors Mix</t>
+          <t xml:space="preserve">ColorMax Clear Orange</t>
         </is>
       </c>
       <c s="26" t="str" r="K47"/>
       <c s="28" r="L47">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N47">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P47">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q47"/>
       <c s="29" t="inlineStr" r="R47">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S47"/>
       <c s="31" t="str" r="T47"/>
       <c s="14" t="str" r="U47"/>
     </row>
     <row r="48" ht="18" customHeight="1">
       <c s="6" t="str" r="A48"/>
       <c s="25" t="inlineStr" r="D48">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E48"/>
       <c s="26" t="str" r="F48"/>
       <c s="27" t="str" r="G48"/>
       <c s="25" t="inlineStr" r="H48">
         <is>
-          <t xml:space="preserve">Portulaca</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I48"/>
       <c s="25" t="inlineStr" r="J48">
         <is>
-          <t xml:space="preserve">Happy Hour Orange</t>
+          <t xml:space="preserve">ColorMax Clear Purple</t>
         </is>
       </c>
       <c s="26" t="str" r="K48"/>
       <c s="28" r="L48">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c s="29" t="inlineStr" r="M48">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P48">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H19W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q48"/>
       <c s="29" t="inlineStr" r="R48">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18W</t>
         </is>
       </c>
       <c s="26" t="str" r="S48"/>
       <c s="31" t="str" r="T48"/>
       <c s="14" t="str" r="U48"/>
     </row>
     <row r="49" ht="18" customHeight="1">
       <c s="6" t="str" r="A49"/>
       <c s="25" t="inlineStr" r="D49">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E49"/>
       <c s="26" t="str" r="F49"/>
       <c s="27" t="str" r="G49"/>
       <c s="25" t="inlineStr" r="H49">
         <is>
-          <t xml:space="preserve">Portulaca</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I49"/>
       <c s="25" t="inlineStr" r="J49">
         <is>
-          <t xml:space="preserve">Happy Hour Rosita</t>
+          <t xml:space="preserve">ColorMax Clear White</t>
         </is>
       </c>
       <c s="26" t="str" r="K49"/>
       <c s="28" r="L49">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M49">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N49">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P49">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q49"/>
       <c s="29" t="inlineStr" r="R49">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S49"/>
       <c s="31" t="str" r="T49"/>
       <c s="14" t="str" r="U49"/>
     </row>
     <row r="50" ht="18" customHeight="1">
       <c s="6" t="str" r="A50"/>
       <c s="25" t="inlineStr" r="D50">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E50"/>
       <c s="26" t="str" r="F50"/>
       <c s="27" t="str" r="G50"/>
       <c s="25" t="inlineStr" r="H50">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I50"/>
       <c s="25" t="inlineStr" r="J50">
         <is>
-          <t xml:space="preserve">Vista Mix</t>
+          <t xml:space="preserve">ColorMax Clear Yellow</t>
         </is>
       </c>
       <c s="26" t="str" r="K50"/>
       <c s="28" r="L50">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M50">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N50">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P50">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q50"/>
       <c s="29" t="inlineStr" r="R50">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S50"/>
       <c s="31" t="str" r="T50"/>
       <c s="14" t="str" r="U50"/>
     </row>
     <row r="51" ht="18" customHeight="1">
       <c s="6" t="str" r="A51"/>
       <c s="25" t="inlineStr" r="D51">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E51"/>
       <c s="26" t="str" r="F51"/>
       <c s="27" t="str" r="G51"/>
       <c s="25" t="inlineStr" r="H51">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I51"/>
       <c s="25" t="inlineStr" r="J51">
         <is>
-          <t xml:space="preserve">Snapshot Mix</t>
+          <t xml:space="preserve">Colormax Icy Blue</t>
         </is>
       </c>
       <c s="26" t="str" r="K51"/>
       <c s="28" r="L51">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M51">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P51">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q51"/>
       <c s="29" t="inlineStr" r="R51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S51"/>
       <c s="31" t="str" r="T51"/>
       <c s="14" t="str" r="U51"/>
     </row>
     <row r="52" ht="18" customHeight="1">
       <c s="6" t="str" r="A52"/>
       <c s="25" t="inlineStr" r="D52">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E52"/>
       <c s="26" t="str" r="F52"/>
       <c s="27" t="str" r="G52"/>
       <c s="25" t="inlineStr" r="H52">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I52"/>
       <c s="25" t="inlineStr" r="J52">
         <is>
-          <t xml:space="preserve">Snapshot Purple</t>
+          <t xml:space="preserve">ColorMax Lemonberry Pie Mix</t>
         </is>
       </c>
       <c s="26" t="str" r="K52"/>
       <c s="28" r="L52">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M52">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P52">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q52"/>
       <c s="29" t="inlineStr" r="R52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S52"/>
       <c s="31" t="str" r="T52"/>
       <c s="14" t="str" r="U52"/>
     </row>
     <row r="53" ht="18" customHeight="1">
       <c s="6" t="str" r="A53"/>
       <c s="25" t="inlineStr" r="D53">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E53"/>
       <c s="26" t="str" r="F53"/>
       <c s="27" t="str" r="G53"/>
       <c s="25" t="inlineStr" r="H53">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I53"/>
       <c s="25" t="inlineStr" r="J53">
         <is>
-          <t xml:space="preserve">Snapshot Red</t>
+          <t xml:space="preserve">Penny Black</t>
         </is>
       </c>
       <c s="26" t="str" r="K53"/>
       <c s="28" r="L53">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M53">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N53">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P53">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q53"/>
       <c s="29" t="inlineStr" r="R53">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S53"/>
       <c s="31" t="str" r="T53"/>
       <c s="14" t="str" r="U53"/>
     </row>
     <row r="54" ht="18" customHeight="1">
       <c s="6" t="str" r="A54"/>
       <c s="25" t="inlineStr" r="D54">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E54"/>
       <c s="26" t="str" r="F54"/>
       <c s="27" t="str" r="G54"/>
       <c s="25" t="inlineStr" r="H54">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I54"/>
       <c s="25" t="inlineStr" r="J54">
         <is>
-          <t xml:space="preserve">Snapshot White</t>
+          <t xml:space="preserve">Penny Pro Blue</t>
         </is>
       </c>
       <c s="26" t="str" r="K54"/>
       <c s="28" r="L54">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M54">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N54">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P54">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q54"/>
       <c s="29" t="inlineStr" r="R54">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S54"/>
       <c s="31" t="str" r="T54"/>
       <c s="14" t="str" r="U54"/>
     </row>
     <row r="55" ht="18" customHeight="1">
       <c s="6" t="str" r="A55"/>
       <c s="25" t="inlineStr" r="D55">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E55"/>
       <c s="26" t="str" r="F55"/>
       <c s="27" t="str" r="G55"/>
       <c s="25" t="inlineStr" r="H55">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I55"/>
       <c s="25" t="inlineStr" r="J55">
         <is>
-          <t xml:space="preserve">Snapshot Yellow</t>
+          <t xml:space="preserve">Penny Pro Yellow Jump Up</t>
         </is>
       </c>
       <c s="26" t="str" r="K55"/>
       <c s="28" r="L55">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M55">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N55">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P55">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q55"/>
       <c s="29" t="inlineStr" r="R55">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S55"/>
       <c s="31" t="str" r="T55"/>
       <c s="14" t="str" r="U55"/>
     </row>
-    <row r="56" ht="18" customHeight="0">
+    <row r="56" ht="18" customHeight="1">
       <c s="6" t="str" r="A56"/>
       <c s="25" t="inlineStr" r="D56">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">606 Slim Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E56"/>
       <c s="26" t="str" r="F56"/>
       <c s="27" t="str" r="G56"/>
       <c s="25" t="inlineStr" r="H56">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I56"/>
       <c s="25" t="inlineStr" r="J56">
         <is>
-          <t xml:space="preserve">Cora XDR Cranberry</t>
-[...8 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">Sorbet XP Beaconsfield</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K56"/>
+      <c s="28" r="L56">
+        <v>61</v>
       </c>
       <c s="29" t="inlineStr" r="M56">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P56">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H19W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q56"/>
       <c s="29" t="inlineStr" r="R56">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EB3</t>
         </is>
       </c>
       <c s="26" t="str" r="S56"/>
       <c s="31" t="str" r="T56"/>
       <c s="14" t="str" r="U56"/>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="6" t="str" r="A57"/>
       <c s="25" t="inlineStr" r="D57">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">804 Jumbo Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E57"/>
       <c s="26" t="str" r="F57"/>
       <c s="27" t="str" r="G57"/>
       <c s="25" t="inlineStr" r="H57">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Pansy</t>
         </is>
       </c>
       <c s="27" t="str" r="I57"/>
       <c s="25" t="inlineStr" r="J57">
         <is>
-          <t xml:space="preserve">Cora XDR Polka Dot</t>
+          <t xml:space="preserve">Delta Pro Clear Violet</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K57">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="33" r="L57">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c s="29" t="inlineStr" r="M57">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N57">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P57">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="Q57"/>
       <c s="29" t="inlineStr" r="R57">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S57"/>
       <c s="31" t="str" r="T57"/>
       <c s="14" t="str" r="U57"/>
     </row>
-    <row r="58" ht="18" customHeight="1">
+    <row r="58" ht="18" customHeight="0">
       <c s="6" t="str" r="A58"/>
       <c s="25" t="inlineStr" r="D58">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">804 Jumbo Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E58"/>
       <c s="26" t="str" r="F58"/>
       <c s="27" t="str" r="G58"/>
       <c s="25" t="inlineStr" r="H58">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I58"/>
       <c s="25" t="inlineStr" r="J58">
         <is>
-          <t xml:space="preserve">Cora XDR White</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">ColorMax Clear Orange</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K58">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" r="L58">
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M58">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N58">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P58">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="Q58"/>
       <c s="29" t="inlineStr" r="R58">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S58"/>
       <c s="31" t="str" r="T58"/>
       <c s="14" t="str" r="U58"/>
     </row>
-    <row r="59" ht="18" customHeight="1">
+    <row r="59" ht="18" customHeight="0">
       <c s="6" t="str" r="A59"/>
       <c s="25" t="inlineStr" r="D59">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">804 Jumbo Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E59"/>
       <c s="26" t="str" r="F59"/>
       <c s="27" t="str" r="G59"/>
       <c s="25" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I59"/>
       <c s="25" t="inlineStr" r="J59">
         <is>
-          <t xml:space="preserve">ColorMax Yellow Jump Up</t>
-[...4 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">Colormax Icy Blue</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K59">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" r="L59">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M59">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N59">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P59">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="Q59"/>
       <c s="29" t="inlineStr" r="R59">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S59"/>
       <c s="31" t="str" r="T59"/>
       <c s="14" t="str" r="U59"/>
     </row>
     <row r="60" ht="18" customHeight="0">
       <c s="6" t="str" r="A60"/>
       <c s="25" t="inlineStr" r="D60">
         <is>
-          <t xml:space="preserve">1204 Annual Premium</t>
+          <t xml:space="preserve">804 Jumbo Annual Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E60"/>
       <c s="26" t="str" r="F60"/>
       <c s="27" t="str" r="G60"/>
       <c s="25" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c s="27" t="str" r="I60"/>
       <c s="25" t="inlineStr" r="J60">
         <is>
-          <t xml:space="preserve">Penny Black</t>
+          <t xml:space="preserve">ColorMax Lemonberry Pie Mix</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K60">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="33" r="L60">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M60">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="Q60"/>
       <c s="29" t="inlineStr" r="R60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S60"/>
       <c s="31" t="str" r="T60"/>
       <c s="14" t="str" r="U60"/>
     </row>
     <row r="61" ht="18" customHeight="1">
       <c s="6" t="str" r="A61"/>
       <c s="25" t="inlineStr" r="D61">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">#1 Annual Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E61"/>
       <c s="26" t="str" r="F61"/>
       <c s="27" t="str" r="G61"/>
       <c s="25" t="inlineStr" r="H61">
         <is>
-          <t xml:space="preserve">Alyssum</t>
+          <t xml:space="preserve">Flowering Kale</t>
         </is>
       </c>
       <c s="27" t="str" r="I61"/>
       <c s="25" t="inlineStr" r="J61">
         <is>
-          <t xml:space="preserve">Easter Bonnet Deep Rose</t>
+          <t xml:space="preserve">Lacinato (Dinosaur)</t>
         </is>
       </c>
       <c s="26" t="str" r="K61"/>
       <c s="28" r="L61">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M61">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P61">
         <is>
-          <t xml:space="preserve">2-H9W</t>
+          <t xml:space="preserve">3-H15W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q61"/>
       <c s="29" t="inlineStr" r="R61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S61"/>
       <c s="31" t="str" r="T61"/>
       <c s="14" t="str" r="U61"/>
     </row>
     <row r="62" ht="18" customHeight="1">
       <c s="6" t="str" r="A62"/>
       <c s="25" t="inlineStr" r="D62">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">#1 Annual Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E62"/>
       <c s="26" t="str" r="F62"/>
       <c s="27" t="str" r="G62"/>
       <c s="25" t="inlineStr" r="H62">
         <is>
-          <t xml:space="preserve">Alyssum</t>
+          <t xml:space="preserve">Flowering Kale</t>
         </is>
       </c>
       <c s="27" t="str" r="I62"/>
       <c s="25" t="inlineStr" r="J62">
         <is>
-          <t xml:space="preserve">Easter Bonnet Violet</t>
+          <t xml:space="preserve">Peacock Red</t>
         </is>
       </c>
       <c s="26" t="str" r="K62"/>
       <c s="28" r="L62">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c s="29" t="inlineStr" r="M62">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N62">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P62">
         <is>
-          <t xml:space="preserve">3-H19W</t>
+          <t xml:space="preserve">3-H15W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q62"/>
       <c s="29" t="inlineStr" r="R62">
         <is>
-          <t xml:space="preserve">2-H9W</t>
+          <t xml:space="preserve">3-H16W</t>
         </is>
       </c>
       <c s="26" t="str" r="S62"/>
       <c s="31" t="str" r="T62"/>
       <c s="14" t="str" r="U62"/>
     </row>
     <row r="63" ht="18" customHeight="1">
       <c s="6" t="str" r="A63"/>
       <c s="25" t="inlineStr" r="D63">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">#1 Annual Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E63"/>
       <c s="26" t="str" r="F63"/>
       <c s="27" t="str" r="G63"/>
       <c s="25" t="inlineStr" r="H63">
         <is>
-          <t xml:space="preserve">Alyssum</t>
+          <t xml:space="preserve">Flowering Kale</t>
         </is>
       </c>
       <c s="27" t="str" r="I63"/>
       <c s="25" t="inlineStr" r="J63">
         <is>
-          <t xml:space="preserve">Giga White</t>
+          <t xml:space="preserve">Songbird Pink</t>
         </is>
       </c>
       <c s="26" t="str" r="K63"/>
       <c s="28" r="L63">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c s="29" t="inlineStr" r="M63">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N63">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P63">
         <is>
-          <t xml:space="preserve">3-H18W</t>
+          <t xml:space="preserve">3-H15W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q63"/>
       <c s="29" t="inlineStr" r="R63">
         <is>
-          <t xml:space="preserve">2-H9W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S63"/>
       <c s="31" t="str" r="T63"/>
       <c s="14" t="str" r="U63"/>
     </row>
     <row r="64" ht="18" customHeight="1">
       <c s="6" t="str" r="A64"/>
       <c s="25" t="inlineStr" r="D64">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">#1 Annual Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E64"/>
       <c s="26" t="str" r="F64"/>
       <c s="27" t="str" r="G64"/>
       <c s="25" t="inlineStr" r="H64">
         <is>
-          <t xml:space="preserve">Dusty Miller</t>
+          <t xml:space="preserve">Flowering Kale</t>
         </is>
       </c>
       <c s="27" t="str" r="I64"/>
       <c s="25" t="inlineStr" r="J64">
         <is>
-          <t xml:space="preserve">Silver Dust</t>
+          <t xml:space="preserve">Songbird Red</t>
         </is>
       </c>
       <c s="26" t="str" r="K64"/>
       <c s="28" r="L64">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M64">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P64">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H15W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q64"/>
       <c s="29" t="inlineStr" r="R64">
         <is>
-          <t xml:space="preserve">7-B3S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S64"/>
       <c s="31" t="str" r="T64"/>
       <c s="14" t="str" r="U64"/>
     </row>
     <row r="65" ht="18" customHeight="1">
       <c s="6" t="str" r="A65"/>
       <c s="25" t="inlineStr" r="D65">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">#1 Annual Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E65"/>
       <c s="26" t="str" r="F65"/>
       <c s="27" t="str" r="G65"/>
       <c s="25" t="inlineStr" r="H65">
         <is>
-          <t xml:space="preserve">Lobelia</t>
+          <t xml:space="preserve">Flowering Kale</t>
         </is>
       </c>
       <c s="27" t="str" r="I65"/>
       <c s="25" t="inlineStr" r="J65">
         <is>
-          <t xml:space="preserve">Crystal Palace</t>
+          <t xml:space="preserve">Songbird White</t>
         </is>
       </c>
       <c s="26" t="str" r="K65"/>
       <c s="28" r="L65">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M65">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N65">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P65">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H15W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q65"/>
       <c s="29" t="inlineStr" r="R65">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S65"/>
       <c s="31" t="str" r="T65"/>
       <c s="14" t="str" r="U65"/>
     </row>
-    <row r="66" ht="18" customHeight="1">
+    <row r="66" ht="18" customHeight="0">
       <c s="6" t="str" r="A66"/>
       <c s="25" t="inlineStr" r="D66">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E66"/>
       <c s="26" t="str" r="F66"/>
       <c s="27" t="str" r="G66"/>
       <c s="25" t="inlineStr" r="H66">
         <is>
-          <t xml:space="preserve">Lobelia Mounded</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I66"/>
       <c s="25" t="inlineStr" r="J66">
         <is>
-          <t xml:space="preserve">Riviera Blue Splash</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Alpine White</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K66">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L66">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M66">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P66">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q66"/>
       <c s="29" t="inlineStr" r="R66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S66"/>
       <c s="31" t="str" r="T66"/>
       <c s="14" t="str" r="U66"/>
     </row>
-    <row r="67" ht="18" customHeight="1">
+    <row r="67" ht="18" customHeight="0">
       <c s="6" t="str" r="A67"/>
       <c s="25" t="inlineStr" r="D67">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E67"/>
       <c s="26" t="str" r="F67"/>
       <c s="27" t="str" r="G67"/>
       <c s="25" t="inlineStr" r="H67">
         <is>
-          <t xml:space="preserve">Lobelia Mounded</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I67"/>
       <c s="25" t="inlineStr" r="J67">
         <is>
-          <t xml:space="preserve">Riviera Lilac</t>
-[...4 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">Avalon Sunny Yellow</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K67">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L67">
+        <v>98</v>
       </c>
       <c s="29" t="inlineStr" r="M67">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N67">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P67">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q67"/>
       <c s="29" t="inlineStr" r="R67">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S67"/>
       <c s="31" t="str" r="T67"/>
       <c s="14" t="str" r="U67"/>
     </row>
-    <row r="68" ht="18" customHeight="1">
+    <row r="68" ht="18" customHeight="0">
       <c s="6" t="str" r="A68"/>
       <c s="25" t="inlineStr" r="D68">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E68"/>
       <c s="26" t="str" r="F68"/>
       <c s="27" t="str" r="G68"/>
       <c s="25" t="inlineStr" r="H68">
         <is>
-          <t xml:space="preserve">Lobelia Mounded</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I68"/>
       <c s="25" t="inlineStr" r="J68">
         <is>
-          <t xml:space="preserve">Riviera Mix</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Axios Coral</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K68">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L68">
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M68">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P68">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q68"/>
       <c s="29" t="inlineStr" r="R68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S68"/>
       <c s="31" t="str" r="T68"/>
       <c s="14" t="str" r="U68"/>
     </row>
     <row r="69" ht="18" customHeight="1">
       <c s="6" t="str" r="A69"/>
       <c s="25" t="inlineStr" r="D69">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E69"/>
       <c s="26" t="str" r="F69"/>
       <c s="27" t="str" r="G69"/>
       <c s="25" t="inlineStr" r="H69">
         <is>
-          <t xml:space="preserve">Lobelia Mounded</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I69"/>
       <c s="25" t="inlineStr" r="J69">
         <is>
-          <t xml:space="preserve">Riviera White</t>
+          <t xml:space="preserve">Axios Pink</t>
         </is>
       </c>
       <c s="26" t="str" r="K69"/>
       <c s="28" r="L69">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M69">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N69">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P69">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q69"/>
       <c s="29" t="inlineStr" r="R69">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S69"/>
       <c s="31" t="str" r="T69"/>
       <c s="14" t="str" r="U69"/>
     </row>
     <row r="70" ht="18" customHeight="1">
       <c s="6" t="str" r="A70"/>
       <c s="25" t="inlineStr" r="D70">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E70"/>
       <c s="26" t="str" r="F70"/>
       <c s="27" t="str" r="G70"/>
       <c s="25" t="inlineStr" r="H70">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I70"/>
       <c s="25" t="inlineStr" r="J70">
         <is>
-          <t xml:space="preserve">Marvel II Yellow</t>
+          <t xml:space="preserve">Axios Yellow</t>
         </is>
       </c>
       <c s="26" t="str" r="K70"/>
       <c s="28" r="L70">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c s="29" t="inlineStr" r="M70">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N70">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P70">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q70"/>
       <c s="29" t="inlineStr" r="R70">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S70"/>
       <c s="31" t="str" r="T70"/>
       <c s="14" t="str" r="U70"/>
     </row>
     <row r="71" ht="18" customHeight="1">
       <c s="6" t="str" r="A71"/>
       <c s="25" t="inlineStr" r="D71">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E71"/>
       <c s="26" t="str" r="F71"/>
       <c s="27" t="str" r="G71"/>
       <c s="25" t="inlineStr" r="H71">
         <is>
-          <t xml:space="preserve">Marigold African</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I71"/>
       <c s="25" t="inlineStr" r="J71">
         <is>
-          <t xml:space="preserve">Inca II Deep Orange</t>
+          <t xml:space="preserve">Grapeberry Purple</t>
         </is>
       </c>
       <c s="26" t="str" r="K71"/>
       <c s="28" r="L71">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M71">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N71">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P71">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q71"/>
       <c s="29" t="inlineStr" r="R71">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S71"/>
       <c s="31" t="str" r="T71"/>
       <c s="14" t="str" r="U71"/>
     </row>
-    <row r="72" ht="18" customHeight="1">
+    <row r="72" ht="18" customHeight="0">
       <c s="6" t="str" r="A72"/>
       <c s="25" t="inlineStr" r="D72">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E72"/>
       <c s="26" t="str" r="F72"/>
       <c s="27" t="str" r="G72"/>
       <c s="25" t="inlineStr" r="H72">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I72"/>
       <c s="25" t="inlineStr" r="J72">
         <is>
-          <t xml:space="preserve">Disco Mix</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Metrona Bronze</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K72">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L72">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M72">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P72">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q72"/>
       <c s="29" t="inlineStr" r="R72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S72"/>
       <c s="31" t="str" r="T72"/>
       <c s="14" t="str" r="U72"/>
     </row>
-    <row r="73" ht="18" customHeight="1">
+    <row r="73" ht="18" customHeight="0">
       <c s="6" t="str" r="A73"/>
       <c s="25" t="inlineStr" r="D73">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E73"/>
       <c s="26" t="str" r="F73"/>
       <c s="27" t="str" r="G73"/>
       <c s="25" t="inlineStr" r="H73">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I73"/>
       <c s="25" t="inlineStr" r="J73">
         <is>
-          <t xml:space="preserve">Safari Mix</t>
-[...4 lines deleted...]
-        <v>13</v>
+          <t xml:space="preserve">Milkshake Berry Pink</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K73">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L73">
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M73">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N73">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P73">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q73"/>
       <c s="29" t="inlineStr" r="R73">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S73"/>
       <c s="31" t="str" r="T73"/>
       <c s="14" t="str" r="U73"/>
     </row>
-    <row r="74" ht="18" customHeight="0">
+    <row r="74" ht="18" customHeight="1">
       <c s="6" t="str" r="A74"/>
       <c s="25" t="inlineStr" r="D74">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E74"/>
       <c s="26" t="str" r="F74"/>
       <c s="27" t="str" r="G74"/>
       <c s="25" t="inlineStr" r="H74">
         <is>
-          <t xml:space="preserve">Marigold French</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I74"/>
       <c s="25" t="inlineStr" r="J74">
         <is>
-          <t xml:space="preserve">Safari Orange</t>
-[...8 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Paradiso White</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K74"/>
+      <c s="28" r="L74">
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M74">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N74">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P74">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q74"/>
       <c s="29" t="inlineStr" r="R74">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13W</t>
         </is>
       </c>
       <c s="26" t="str" r="S74"/>
       <c s="31" t="str" r="T74"/>
       <c s="14" t="str" r="U74"/>
     </row>
-    <row r="75" ht="18" customHeight="1">
+    <row r="75" ht="18" customHeight="0">
       <c s="6" t="str" r="A75"/>
       <c s="25" t="inlineStr" r="D75">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E75"/>
       <c s="26" t="str" r="F75"/>
       <c s="27" t="str" r="G75"/>
       <c s="25" t="inlineStr" r="H75">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I75"/>
       <c s="25" t="inlineStr" r="J75">
         <is>
-          <t xml:space="preserve">Colossus White</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Sweet Honey Yellow</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K75">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L75">
+        <v>26</v>
       </c>
       <c s="29" t="inlineStr" r="M75">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N75">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P75">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q75"/>
       <c s="29" t="inlineStr" r="R75">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S75"/>
       <c s="31" t="str" r="T75"/>
       <c s="14" t="str" r="U75"/>
     </row>
     <row r="76" ht="18" customHeight="0">
       <c s="6" t="str" r="A76"/>
       <c s="25" t="inlineStr" r="D76">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E76"/>
       <c s="26" t="str" r="F76"/>
       <c s="27" t="str" r="G76"/>
       <c s="25" t="inlineStr" r="H76">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I76"/>
       <c s="25" t="inlineStr" r="J76">
         <is>
-          <t xml:space="preserve">Delta Pro Violet White</t>
+          <t xml:space="preserve">Yellow Tang</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K76">
         <is>
           <t xml:space="preserve">B&amp;B</t>
         </is>
       </c>
       <c s="33" r="L76">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c s="29" t="inlineStr" r="M76">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P76">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q76"/>
       <c s="29" t="inlineStr" r="R76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S76"/>
       <c s="31" t="str" r="T76"/>
       <c s="14" t="str" r="U76"/>
     </row>
     <row r="77" ht="18" customHeight="1">
       <c s="6" t="str" r="A77"/>
       <c s="25" t="inlineStr" r="D77">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E77"/>
       <c s="26" t="str" r="F77"/>
       <c s="27" t="str" r="G77"/>
       <c s="25" t="inlineStr" r="H77">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I77"/>
       <c s="25" t="inlineStr" r="J77">
         <is>
-          <t xml:space="preserve">Delta Pro Yellow Clear</t>
+          <t xml:space="preserve">Zinger Yellow</t>
         </is>
       </c>
       <c s="26" t="str" r="K77"/>
       <c s="28" r="L77">
         <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M77">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N77">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P77">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q77"/>
       <c s="29" t="inlineStr" r="R77">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S77"/>
       <c s="31" t="str" r="T77"/>
       <c s="14" t="str" r="U77"/>
     </row>
     <row r="78" ht="18" customHeight="1">
       <c s="6" t="str" r="A78"/>
       <c s="25" t="inlineStr" r="D78">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E78"/>
       <c s="26" t="str" r="F78"/>
       <c s="27" t="str" r="G78"/>
       <c s="25" t="inlineStr" r="H78">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I78"/>
       <c s="25" t="inlineStr" r="J78">
         <is>
-          <t xml:space="preserve">Dreams Midnight</t>
+          <t xml:space="preserve">Sunbeckia Laura</t>
         </is>
       </c>
       <c s="26" t="str" r="K78"/>
       <c s="28" r="L78">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M78">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N78">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P78">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H16W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q78"/>
       <c s="29" t="inlineStr" r="R78">
         <is>
-          <t xml:space="preserve">4-N6S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S78"/>
       <c s="31" t="str" r="T78"/>
       <c s="14" t="str" r="U78"/>
     </row>
     <row r="79" ht="18" customHeight="1">
       <c s="6" t="str" r="A79"/>
       <c s="25" t="inlineStr" r="D79">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E79"/>
       <c s="26" t="str" r="F79"/>
       <c s="27" t="str" r="G79"/>
       <c s="25" t="inlineStr" r="H79">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I79"/>
       <c s="25" t="inlineStr" r="J79">
         <is>
-          <t xml:space="preserve">Dreams Mix</t>
+          <t xml:space="preserve">Sunbeckia Lucia</t>
         </is>
       </c>
       <c s="26" t="str" r="K79"/>
       <c s="28" r="L79">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M79">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N79">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P79">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H16W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q79"/>
       <c s="29" t="inlineStr" r="R79">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S79"/>
       <c s="31" t="str" r="T79"/>
       <c s="14" t="str" r="U79"/>
     </row>
-    <row r="80" ht="18" customHeight="0">
+    <row r="80" ht="18" customHeight="1">
       <c s="6" t="str" r="A80"/>
       <c s="25" t="inlineStr" r="D80">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">10 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E80"/>
       <c s="26" t="str" r="F80"/>
       <c s="27" t="str" r="G80"/>
       <c s="25" t="inlineStr" r="H80">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I80"/>
       <c s="25" t="inlineStr" r="J80">
         <is>
-          <t xml:space="preserve">Dreams Patriot Mix</t>
-[...8 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Sunbeckia Paulina</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K80"/>
+      <c s="28" r="L80">
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M80">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P80">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H16W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q80"/>
       <c s="29" t="inlineStr" r="R80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S80"/>
       <c s="31" t="str" r="T80"/>
       <c s="14" t="str" r="U80"/>
     </row>
     <row r="81" ht="18" customHeight="1">
       <c s="6" t="str" r="A81"/>
       <c s="25" t="inlineStr" r="D81">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">14 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E81"/>
       <c s="26" t="str" r="F81"/>
       <c s="27" t="str" r="G81"/>
       <c s="25" t="inlineStr" r="H81">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I81"/>
       <c s="25" t="inlineStr" r="J81">
         <is>
-          <t xml:space="preserve">Dreams Red</t>
+          <t xml:space="preserve">Sunbeckia Emma</t>
         </is>
       </c>
       <c s="26" t="str" r="K81"/>
       <c s="28" r="L81">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c s="29" t="inlineStr" r="M81">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P81">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q81"/>
       <c s="29" t="inlineStr" r="R81">
         <is>
-          <t xml:space="preserve">3-H18W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S81"/>
       <c s="31" t="str" r="T81"/>
       <c s="14" t="str" r="U81"/>
     </row>
     <row r="82" ht="18" customHeight="1">
       <c s="6" t="str" r="A82"/>
       <c s="25" t="inlineStr" r="D82">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">14 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E82"/>
       <c s="26" t="str" r="F82"/>
       <c s="27" t="str" r="G82"/>
       <c s="25" t="inlineStr" r="H82">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I82"/>
       <c s="25" t="inlineStr" r="J82">
         <is>
-          <t xml:space="preserve">Dreams Sky Blue</t>
+          <t xml:space="preserve">Sunbeckia Lucia</t>
         </is>
       </c>
       <c s="26" t="str" r="K82"/>
       <c s="28" r="L82">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c s="29" t="inlineStr" r="M82">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N82">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P82">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q82"/>
       <c s="29" t="inlineStr" r="R82">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S82"/>
       <c s="31" t="str" r="T82"/>
       <c s="14" t="str" r="U82"/>
     </row>
     <row r="83" ht="18" customHeight="1">
       <c s="6" t="str" r="A83"/>
       <c s="25" t="inlineStr" r="D83">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">14 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E83"/>
       <c s="26" t="str" r="F83"/>
       <c s="27" t="str" r="G83"/>
       <c s="25" t="inlineStr" r="H83">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I83"/>
       <c s="25" t="inlineStr" r="J83">
         <is>
-          <t xml:space="preserve">Limbo GP Red Picotee</t>
+          <t xml:space="preserve">Sunbeckia Mia</t>
         </is>
       </c>
       <c s="26" t="str" r="K83"/>
       <c s="28" r="L83">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c s="29" t="inlineStr" r="M83">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N83">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P83">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q83"/>
       <c s="29" t="inlineStr" r="R83">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S83"/>
       <c s="31" t="str" r="T83"/>
       <c s="14" t="str" r="U83"/>
     </row>
     <row r="84" ht="18" customHeight="1">
       <c s="6" t="str" r="A84"/>
       <c s="25" t="inlineStr" r="D84">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">14 Deco Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E84"/>
       <c s="26" t="str" r="F84"/>
       <c s="27" t="str" r="G84"/>
       <c s="25" t="inlineStr" r="H84">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I84"/>
       <c s="25" t="inlineStr" r="J84">
         <is>
-          <t xml:space="preserve">Pretty Grand Deep Pink</t>
+          <t xml:space="preserve">Sunbeckia Noa</t>
         </is>
       </c>
       <c s="26" t="str" r="K84"/>
       <c s="28" r="L84">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c s="29" t="inlineStr" r="M84">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P84">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q84"/>
       <c s="29" t="inlineStr" r="R84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S84"/>
       <c s="31" t="str" r="T84"/>
       <c s="14" t="str" r="U84"/>
     </row>
-    <row r="85" ht="18" customHeight="0">
+    <row r="85" ht="18" customHeight="1">
       <c s="6" t="str" r="A85"/>
       <c s="25" t="inlineStr" r="D85">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E85"/>
       <c s="26" t="str" r="F85"/>
       <c s="27" t="str" r="G85"/>
       <c s="25" t="inlineStr" r="H85">
         <is>
-          <t xml:space="preserve">Portulaca</t>
+          <t xml:space="preserve">Bracteantha</t>
         </is>
       </c>
       <c s="27" t="str" r="I85"/>
       <c s="25" t="inlineStr" r="J85">
         <is>
-          <t xml:space="preserve">Happy Hour Mix</t>
-[...8 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">Granvia Harvest Orange</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K85"/>
+      <c s="28" r="L85">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M85">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N85">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P85">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q85"/>
       <c s="29" t="inlineStr" r="R85">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S85"/>
       <c s="31" t="str" r="T85"/>
       <c s="14" t="str" r="U85"/>
     </row>
     <row r="86" ht="18" customHeight="1">
       <c s="6" t="str" r="A86"/>
       <c s="25" t="inlineStr" r="D86">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E86"/>
       <c s="26" t="str" r="F86"/>
       <c s="27" t="str" r="G86"/>
       <c s="25" t="inlineStr" r="H86">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I86"/>
       <c s="25" t="inlineStr" r="J86">
         <is>
-          <t xml:space="preserve">Vista White</t>
+          <t xml:space="preserve">Cannova Bronze Orange</t>
         </is>
       </c>
       <c s="26" t="str" r="K86"/>
       <c s="28" r="L86">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M86">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P86">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q86"/>
       <c s="29" t="inlineStr" r="R86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S86"/>
       <c s="31" t="str" r="T86"/>
       <c s="14" t="str" r="U86"/>
     </row>
-    <row r="87" ht="18" customHeight="0">
+    <row r="87" ht="18" customHeight="1">
       <c s="6" t="str" r="A87"/>
       <c s="25" t="inlineStr" r="D87">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E87"/>
       <c s="26" t="str" r="F87"/>
       <c s="27" t="str" r="G87"/>
       <c s="25" t="inlineStr" r="H87">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I87"/>
       <c s="25" t="inlineStr" r="J87">
         <is>
-          <t xml:space="preserve">Snaptastic Orange Flame</t>
-[...8 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Cannova Bronze Scarlet</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K87"/>
+      <c s="28" r="L87">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M87">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N87">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P87">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q87"/>
       <c s="29" t="inlineStr" r="R87">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S87"/>
       <c s="31" t="str" r="T87"/>
       <c s="14" t="str" r="U87"/>
     </row>
-    <row r="88" ht="18" customHeight="0">
+    <row r="88" ht="18" customHeight="1">
       <c s="6" t="str" r="A88"/>
       <c s="25" t="inlineStr" r="D88">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E88"/>
       <c s="26" t="str" r="F88"/>
       <c s="27" t="str" r="G88"/>
       <c s="25" t="inlineStr" r="H88">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I88"/>
       <c s="25" t="inlineStr" r="J88">
         <is>
-          <t xml:space="preserve">Snaptastic Red</t>
-[...8 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Cannova Golden Leopard</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K88"/>
+      <c s="28" r="L88">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M88">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P88">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q88"/>
       <c s="29" t="inlineStr" r="R88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S88"/>
       <c s="31" t="str" r="T88"/>
       <c s="14" t="str" r="U88"/>
     </row>
-    <row r="89" ht="18" customHeight="0">
+    <row r="89" ht="18" customHeight="1">
       <c s="6" t="str" r="A89"/>
       <c s="25" t="inlineStr" r="D89">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E89"/>
       <c s="26" t="str" r="F89"/>
       <c s="27" t="str" r="G89"/>
       <c s="25" t="inlineStr" r="H89">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I89"/>
       <c s="25" t="inlineStr" r="J89">
         <is>
-          <t xml:space="preserve">Cora XDR Apricot</t>
-[...8 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">Cannova Mango</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K89"/>
+      <c s="28" r="L89">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M89">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N89">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P89">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q89"/>
       <c s="29" t="inlineStr" r="R89">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S89"/>
       <c s="31" t="str" r="T89"/>
       <c s="14" t="str" r="U89"/>
     </row>
     <row r="90" ht="18" customHeight="1">
       <c s="6" t="str" r="A90"/>
       <c s="25" t="inlineStr" r="D90">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E90"/>
       <c s="26" t="str" r="F90"/>
       <c s="27" t="str" r="G90"/>
       <c s="25" t="inlineStr" r="H90">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I90"/>
       <c s="25" t="inlineStr" r="J90">
         <is>
-          <t xml:space="preserve">Cora XDR Light Pink</t>
+          <t xml:space="preserve">Cannova Red Golden Flame</t>
         </is>
       </c>
       <c s="26" t="str" r="K90"/>
       <c s="28" r="L90">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M90">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N90">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P90">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q90"/>
       <c s="29" t="inlineStr" r="R90">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S90"/>
       <c s="31" t="str" r="T90"/>
       <c s="14" t="str" r="U90"/>
     </row>
     <row r="91" ht="18" customHeight="1">
       <c s="6" t="str" r="A91"/>
       <c s="25" t="inlineStr" r="D91">
         <is>
-          <t xml:space="preserve">606 Slim Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E91"/>
       <c s="26" t="str" r="F91"/>
       <c s="27" t="str" r="G91"/>
       <c s="25" t="inlineStr" r="H91">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I91"/>
       <c s="25" t="inlineStr" r="J91">
         <is>
-          <t xml:space="preserve">Cora XDR Magenta Halo</t>
+          <t xml:space="preserve">Cannova Rose</t>
         </is>
       </c>
       <c s="26" t="str" r="K91"/>
       <c s="28" r="L91">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M91">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P91">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q91"/>
       <c s="29" t="inlineStr" r="R91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S91"/>
       <c s="31" t="str" r="T91"/>
       <c s="14" t="str" r="U91"/>
     </row>
     <row r="92" ht="18" customHeight="1">
       <c s="6" t="str" r="A92"/>
       <c s="25" t="inlineStr" r="D92">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E92"/>
       <c s="26" t="str" r="F92"/>
       <c s="27" t="str" r="G92"/>
       <c s="25" t="inlineStr" r="H92">
         <is>
-          <t xml:space="preserve">Dianthus</t>
+          <t xml:space="preserve">Canna</t>
         </is>
       </c>
       <c s="27" t="str" r="I92"/>
       <c s="25" t="inlineStr" r="J92">
         <is>
-          <t xml:space="preserve">Jolt Pink</t>
+          <t xml:space="preserve">Cannova Yellow</t>
         </is>
       </c>
       <c s="26" t="str" r="K92"/>
       <c s="28" r="L92">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M92">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P92">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q92"/>
       <c s="29" t="inlineStr" r="R92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S92"/>
       <c s="31" t="str" r="T92"/>
       <c s="14" t="str" r="U92"/>
     </row>
-    <row r="93" ht="18" customHeight="1">
+    <row r="93" ht="18" customHeight="0">
       <c s="6" t="str" r="A93"/>
       <c s="25" t="inlineStr" r="D93">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E93"/>
       <c s="26" t="str" r="F93"/>
       <c s="27" t="str" r="G93"/>
       <c s="25" t="inlineStr" r="H93">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I93"/>
       <c s="25" t="inlineStr" r="J93">
         <is>
-          <t xml:space="preserve">E3 Easy Wave Coral</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Avalon Orange</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K93">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L93">
+        <v>108</v>
       </c>
       <c s="29" t="inlineStr" r="M93">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N93">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P93">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q93"/>
       <c s="29" t="inlineStr" r="R93">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H18E</t>
         </is>
       </c>
       <c s="26" t="str" r="S93"/>
       <c s="31" t="str" r="T93"/>
       <c s="14" t="str" r="U93"/>
     </row>
-    <row r="94" ht="18" customHeight="1">
+    <row r="94" ht="18" customHeight="0">
       <c s="6" t="str" r="A94"/>
       <c s="25" t="inlineStr" r="D94">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E94"/>
       <c s="26" t="str" r="F94"/>
       <c s="27" t="str" r="G94"/>
       <c s="25" t="inlineStr" r="H94">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I94"/>
       <c s="25" t="inlineStr" r="J94">
         <is>
-          <t xml:space="preserve">E3 Easy Wave Pink Cosmo</t>
-[...4 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">Avalon Pink</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K94">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L94">
+        <v>71</v>
       </c>
       <c s="29" t="inlineStr" r="M94">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N94">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P94">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q94"/>
       <c s="29" t="inlineStr" r="R94">
         <is>
-          <t xml:space="preserve">1-H1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S94"/>
       <c s="31" t="str" r="T94"/>
       <c s="14" t="str" r="U94"/>
     </row>
-    <row r="95" ht="18" customHeight="1">
+    <row r="95" ht="18" customHeight="0">
       <c s="6" t="str" r="A95"/>
       <c s="25" t="inlineStr" r="D95">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E95"/>
       <c s="26" t="str" r="F95"/>
       <c s="27" t="str" r="G95"/>
       <c s="25" t="inlineStr" r="H95">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I95"/>
       <c s="25" t="inlineStr" r="J95">
         <is>
-          <t xml:space="preserve">E3 Easy Wave Sweet Taffy Mix</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Avalon Sunny Yellow</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K95">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L95">
+        <v>89</v>
       </c>
       <c s="29" t="inlineStr" r="M95">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N95">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P95">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q95"/>
       <c s="29" t="inlineStr" r="R95">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S95"/>
       <c s="31" t="str" r="T95"/>
       <c s="14" t="str" r="U95"/>
     </row>
     <row r="96" ht="18" customHeight="1">
       <c s="6" t="str" r="A96"/>
       <c s="25" t="inlineStr" r="D96">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E96"/>
       <c s="26" t="str" r="F96"/>
       <c s="27" t="str" r="G96"/>
       <c s="25" t="inlineStr" r="H96">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I96"/>
       <c s="25" t="inlineStr" r="J96">
         <is>
-          <t xml:space="preserve">E3 Easy Wave Yellow</t>
+          <t xml:space="preserve">Axios White</t>
         </is>
       </c>
       <c s="26" t="str" r="K96"/>
       <c s="28" r="L96">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c s="29" t="inlineStr" r="M96">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P96">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q96"/>
       <c s="29" t="inlineStr" r="R96">
         <is>
-          <t xml:space="preserve">3-H18W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S96"/>
       <c s="31" t="str" r="T96"/>
       <c s="14" t="str" r="U96"/>
     </row>
-    <row r="97" ht="18" customHeight="1">
+    <row r="97" ht="18" customHeight="0">
       <c s="6" t="str" r="A97"/>
       <c s="25" t="inlineStr" r="D97">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E97"/>
       <c s="26" t="str" r="F97"/>
       <c s="27" t="str" r="G97"/>
       <c s="25" t="inlineStr" r="H97">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I97"/>
       <c s="25" t="inlineStr" r="J97">
         <is>
-          <t xml:space="preserve">Easy Wave Berry Velour</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Axios Yellow</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K97">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L97">
+        <v>68</v>
       </c>
       <c s="29" t="inlineStr" r="M97">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N97">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P97">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q97"/>
       <c s="29" t="inlineStr" r="R97">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S97"/>
       <c s="31" t="str" r="T97"/>
       <c s="14" t="str" r="U97"/>
     </row>
     <row r="98" ht="18" customHeight="1">
       <c s="6" t="str" r="A98"/>
       <c s="25" t="inlineStr" r="D98">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E98"/>
       <c s="26" t="str" r="F98"/>
       <c s="27" t="str" r="G98"/>
       <c s="25" t="inlineStr" r="H98">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I98"/>
       <c s="25" t="inlineStr" r="J98">
         <is>
-          <t xml:space="preserve">Easy Wave Great Lakes Mix</t>
+          <t xml:space="preserve">Cosmic Fireball Red</t>
         </is>
       </c>
       <c s="26" t="str" r="K98"/>
       <c s="28" r="L98">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c s="29" t="inlineStr" r="M98">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N98">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P98">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q98"/>
       <c s="29" t="inlineStr" r="R98">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S98"/>
       <c s="31" t="str" r="T98"/>
       <c s="14" t="str" r="U98"/>
     </row>
-    <row r="99" ht="18" customHeight="0">
+    <row r="99" ht="18" customHeight="1">
       <c s="6" t="str" r="A99"/>
       <c s="25" t="inlineStr" r="D99">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E99"/>
       <c s="26" t="str" r="F99"/>
       <c s="27" t="str" r="G99"/>
       <c s="25" t="inlineStr" r="H99">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I99"/>
       <c s="25" t="inlineStr" r="J99">
         <is>
-          <t xml:space="preserve">Easy Wave Pink</t>
-[...8 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">Cranbury Red</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K99"/>
+      <c s="28" r="L99">
+        <v>42</v>
       </c>
       <c s="29" t="inlineStr" r="M99">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N99">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P99">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q99"/>
       <c s="29" t="inlineStr" r="R99">
         <is>
-          <t xml:space="preserve">7-C4W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S99"/>
       <c s="31" t="str" r="T99"/>
       <c s="14" t="str" r="U99"/>
     </row>
-    <row r="100" ht="18" customHeight="1">
+    <row r="100" ht="18" customHeight="0">
       <c s="6" t="str" r="A100"/>
       <c s="25" t="inlineStr" r="D100">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E100"/>
       <c s="26" t="str" r="F100"/>
       <c s="27" t="str" r="G100"/>
       <c s="25" t="inlineStr" r="H100">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I100"/>
       <c s="25" t="inlineStr" r="J100">
         <is>
-          <t xml:space="preserve">Easy Wave White</t>
-[...4 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Grapeberry Purple</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K100">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L100">
+        <v>36</v>
       </c>
       <c s="29" t="inlineStr" r="M100">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P100">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q100"/>
       <c s="29" t="inlineStr" r="R100">
         <is>
-          <t xml:space="preserve">3-H14E</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S100"/>
       <c s="31" t="str" r="T100"/>
       <c s="14" t="str" r="U100"/>
     </row>
     <row r="101" ht="18" customHeight="1">
       <c s="6" t="str" r="A101"/>
       <c s="25" t="inlineStr" r="D101">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E101"/>
       <c s="26" t="str" r="F101"/>
       <c s="27" t="str" r="G101"/>
       <c s="25" t="inlineStr" r="H101">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I101"/>
       <c s="25" t="inlineStr" r="J101">
         <is>
-          <t xml:space="preserve">Easy Wave Yellow</t>
+          <t xml:space="preserve">Metrona Bronze</t>
         </is>
       </c>
       <c s="26" t="str" r="K101"/>
       <c s="28" r="L101">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c s="29" t="inlineStr" r="M101">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P101">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q101"/>
       <c s="29" t="inlineStr" r="R101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S101"/>
       <c s="31" t="str" r="T101"/>
       <c s="14" t="str" r="U101"/>
     </row>
     <row r="102" ht="18" customHeight="1">
       <c s="6" t="str" r="A102"/>
       <c s="25" t="inlineStr" r="D102">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E102"/>
       <c s="26" t="str" r="F102"/>
       <c s="27" t="str" r="G102"/>
       <c s="25" t="inlineStr" r="H102">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I102"/>
       <c s="25" t="inlineStr" r="J102">
         <is>
-          <t xml:space="preserve">Tidal Wave Purple</t>
+          <t xml:space="preserve">Mumma Mia Red</t>
         </is>
       </c>
       <c s="26" t="str" r="K102"/>
       <c s="28" r="L102">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c s="29" t="inlineStr" r="M102">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N102">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P102">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q102"/>
       <c s="29" t="inlineStr" r="R102">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S102"/>
       <c s="31" t="str" r="T102"/>
       <c s="14" t="str" r="U102"/>
     </row>
     <row r="103" ht="18" customHeight="1">
       <c s="6" t="str" r="A103"/>
       <c s="25" t="inlineStr" r="D103">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Deluxe</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E103"/>
       <c s="26" t="str" r="F103"/>
       <c s="27" t="str" r="G103"/>
       <c s="25" t="inlineStr" r="H103">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I103"/>
       <c s="25" t="inlineStr" r="J103">
         <is>
-          <t xml:space="preserve">Wave Carmine Velour</t>
+          <t xml:space="preserve">Orange Zest</t>
         </is>
       </c>
       <c s="26" t="str" r="K103"/>
       <c s="28" r="L103">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M103">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N103">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P103">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q103"/>
       <c s="29" t="inlineStr" r="R103">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S103"/>
       <c s="31" t="str" r="T103"/>
       <c s="14" t="str" r="U103"/>
     </row>
-    <row r="104" ht="18" customHeight="1">
+    <row r="104" ht="18" customHeight="0">
       <c s="6" t="str" r="A104"/>
       <c s="25" t="inlineStr" r="D104">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E104"/>
       <c s="26" t="str" r="F104"/>
       <c s="27" t="str" r="G104"/>
       <c s="25" t="inlineStr" r="H104">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I104"/>
       <c s="25" t="inlineStr" r="J104">
         <is>
-          <t xml:space="preserve">Nightlife Mix</t>
-[...4 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">Pop Eye Pink</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K104">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L104">
+        <v>57</v>
       </c>
       <c s="29" t="inlineStr" r="M104">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P104">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q104"/>
       <c s="29" t="inlineStr" r="R104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S104"/>
       <c s="31" t="str" r="T104"/>
       <c s="14" t="str" r="U104"/>
     </row>
-    <row r="105" ht="18" customHeight="1">
+    <row r="105" ht="18" customHeight="0">
       <c s="6" t="str" r="A105"/>
       <c s="25" t="inlineStr" r="D105">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E105"/>
       <c s="26" t="str" r="F105"/>
       <c s="27" t="str" r="G105"/>
       <c s="25" t="inlineStr" r="H105">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I105"/>
       <c s="25" t="inlineStr" r="J105">
         <is>
-          <t xml:space="preserve">Nightlife Red</t>
-[...4 lines deleted...]
-        <v>7</v>
+          <t xml:space="preserve">Yellow Tang</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K105">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L105">
+        <v>71</v>
       </c>
       <c s="29" t="inlineStr" r="M105">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N105">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P105">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q105"/>
       <c s="29" t="inlineStr" r="R105">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S105"/>
       <c s="31" t="str" r="T105"/>
       <c s="14" t="str" r="U105"/>
     </row>
     <row r="106" ht="18" customHeight="1">
       <c s="6" t="str" r="A106"/>
       <c s="25" t="inlineStr" r="D106">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E106"/>
       <c s="26" t="str" r="F106"/>
       <c s="27" t="str" r="G106"/>
       <c s="25" t="inlineStr" r="H106">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Garden Mum</t>
         </is>
       </c>
       <c s="27" t="str" r="I106"/>
       <c s="25" t="inlineStr" r="J106">
         <is>
-          <t xml:space="preserve">Nightlife White</t>
+          <t xml:space="preserve">Zinger Yellow</t>
         </is>
       </c>
       <c s="26" t="str" r="K106"/>
       <c s="28" r="L106">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c s="29" t="inlineStr" r="M106">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P106">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q106"/>
       <c s="29" t="inlineStr" r="R106">
         <is>
-          <t xml:space="preserve">1-H4S</t>
+          <t xml:space="preserve">3-H14E</t>
         </is>
       </c>
       <c s="26" t="str" r="S106"/>
       <c s="31" t="str" r="T106"/>
       <c s="14" t="str" r="U106"/>
     </row>
     <row r="107" ht="18" customHeight="1">
       <c s="6" t="str" r="A107"/>
       <c s="25" t="inlineStr" r="D107">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E107"/>
       <c s="26" t="str" r="F107"/>
       <c s="27" t="str" r="G107"/>
       <c s="25" t="inlineStr" r="H107">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I107"/>
       <c s="25" t="inlineStr" r="J107">
         <is>
-          <t xml:space="preserve">Super Olympia Red</t>
+          <t xml:space="preserve">Sunbeckia Emma</t>
         </is>
       </c>
       <c s="26" t="str" r="K107"/>
       <c s="28" r="L107">
-        <v>30</v>
+        <v>233</v>
       </c>
       <c s="29" t="inlineStr" r="M107">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N107">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P107">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q107"/>
       <c s="29" t="inlineStr" r="R107">
         <is>
-          <t xml:space="preserve">1-H4S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S107"/>
       <c s="31" t="str" r="T107"/>
       <c s="14" t="str" r="U107"/>
     </row>
     <row r="108" ht="18" customHeight="1">
       <c s="6" t="str" r="A108"/>
       <c s="25" t="inlineStr" r="D108">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E108"/>
       <c s="26" t="str" r="F108"/>
       <c s="27" t="str" r="G108"/>
       <c s="25" t="inlineStr" r="H108">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I108"/>
       <c s="25" t="inlineStr" r="J108">
         <is>
-          <t xml:space="preserve">Super Olympia White</t>
+          <t xml:space="preserve">Sunbeckia Laura</t>
         </is>
       </c>
       <c s="26" t="str" r="K108"/>
       <c s="28" r="L108">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c s="29" t="inlineStr" r="M108">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N108">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P108">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q108"/>
       <c s="29" t="inlineStr" r="R108">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S108"/>
       <c s="31" t="str" r="T108"/>
       <c s="14" t="str" r="U108"/>
     </row>
     <row r="109" ht="18" customHeight="1">
       <c s="6" t="str" r="A109"/>
       <c s="25" t="inlineStr" r="D109">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E109"/>
       <c s="26" t="str" r="F109"/>
       <c s="27" t="str" r="G109"/>
       <c s="25" t="inlineStr" r="H109">
         <is>
-          <t xml:space="preserve">Dusty Miller</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I109"/>
       <c s="25" t="inlineStr" r="J109">
         <is>
-          <t xml:space="preserve">Silver Dust</t>
+          <t xml:space="preserve">Sunbeckia Lucia</t>
         </is>
       </c>
       <c s="26" t="str" r="K109"/>
       <c s="28" r="L109">
-        <v>10</v>
+        <v>331</v>
       </c>
       <c s="29" t="inlineStr" r="M109">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N109">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P109">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q109"/>
       <c s="29" t="inlineStr" r="R109">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S109"/>
       <c s="31" t="str" r="T109"/>
       <c s="14" t="str" r="U109"/>
     </row>
     <row r="110" ht="18" customHeight="1">
       <c s="6" t="str" r="A110"/>
       <c s="25" t="inlineStr" r="D110">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E110"/>
       <c s="26" t="str" r="F110"/>
       <c s="27" t="str" r="G110"/>
       <c s="25" t="inlineStr" r="H110">
         <is>
-          <t xml:space="preserve">Gazania</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I110"/>
       <c s="25" t="inlineStr" r="J110">
         <is>
-          <t xml:space="preserve">New Day Mix</t>
+          <t xml:space="preserve">Sunbeckia Mia</t>
         </is>
       </c>
       <c s="26" t="str" r="K110"/>
       <c s="28" r="L110">
-        <v>4</v>
+        <v>147</v>
       </c>
       <c s="29" t="inlineStr" r="M110">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N110">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P110">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q110"/>
       <c s="29" t="inlineStr" r="R110">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13E</t>
         </is>
       </c>
       <c s="26" t="str" r="S110"/>
       <c s="31" t="str" r="T110"/>
       <c s="14" t="str" r="U110"/>
     </row>
     <row r="111" ht="18" customHeight="1">
       <c s="6" t="str" r="A111"/>
       <c s="25" t="inlineStr" r="D111">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="26" t="str" r="E111"/>
       <c s="26" t="str" r="F111"/>
       <c s="27" t="str" r="G111"/>
       <c s="25" t="inlineStr" r="H111">
         <is>
-          <t xml:space="preserve">Gazania</t>
+          <t xml:space="preserve">Fertilizer</t>
         </is>
       </c>
       <c s="27" t="str" r="I111"/>
       <c s="25" t="inlineStr" r="J111">
         <is>
-          <t xml:space="preserve">New Day Yellow</t>
+          <t xml:space="preserve">Liquid Concentrate:250 gal. water/1000 sq. ft.</t>
         </is>
       </c>
       <c s="26" t="str" r="K111"/>
       <c s="28" r="L111">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M111">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P111">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q111"/>
       <c s="29" t="inlineStr" r="R111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S111"/>
       <c s="31" t="str" r="T111"/>
       <c s="14" t="str" r="U111"/>
     </row>
     <row r="112" ht="18" customHeight="1">
       <c s="6" t="str" r="A112"/>
       <c s="25" t="inlineStr" r="D112">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="26" t="str" r="E112"/>
       <c s="26" t="str" r="F112"/>
       <c s="27" t="str" r="G112"/>
       <c s="25" t="inlineStr" r="H112">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="27" t="str" r="I112"/>
       <c s="25" t="inlineStr" r="J112">
         <is>
-          <t xml:space="preserve">Beacon Orange</t>
+          <t xml:space="preserve">Berger (3.0 Cubic Ft), Loose (BM7)</t>
         </is>
       </c>
       <c s="26" t="str" r="K112"/>
       <c s="28" r="L112">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P112">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q112"/>
       <c s="29" t="inlineStr" r="R112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S112"/>
       <c s="31" t="str" r="T112"/>
       <c s="14" t="str" r="U112"/>
     </row>
     <row r="113" ht="18" customHeight="1">
       <c s="6" t="str" r="A113"/>
       <c s="25" t="inlineStr" r="D113">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="26" t="str" r="E113"/>
       <c s="26" t="str" r="F113"/>
       <c s="27" t="str" r="G113"/>
       <c s="25" t="inlineStr" r="H113">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="27" t="str" r="I113"/>
       <c s="25" t="inlineStr" r="J113">
         <is>
-          <t xml:space="preserve">Beacon Salmon</t>
+          <t xml:space="preserve">Granular slow release 7-2-6</t>
         </is>
       </c>
       <c s="26" t="str" r="K113"/>
       <c s="28" r="L113">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M113">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N113">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P113">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q113"/>
       <c s="29" t="inlineStr" r="R113">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S113"/>
       <c s="31" t="str" r="T113"/>
       <c s="14" t="str" r="U113"/>
     </row>
-    <row r="114" ht="18" customHeight="0">
+    <row r="114" ht="18" customHeight="1">
       <c s="6" t="str" r="A114"/>
       <c s="25" t="inlineStr" r="D114">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="26" t="str" r="E114"/>
       <c s="26" t="str" r="F114"/>
       <c s="27" t="str" r="G114"/>
       <c s="25" t="inlineStr" r="H114">
         <is>
-          <t xml:space="preserve">Lobelia</t>
+          <t xml:space="preserve">Soil</t>
         </is>
       </c>
       <c s="27" t="str" r="I114"/>
       <c s="25" t="inlineStr" r="J114">
         <is>
-          <t xml:space="preserve">Riviera Midnight Blue</t>
-[...8 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Soil Berger 3.8 CF Compressed (BM6)</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K114"/>
+      <c s="28" r="L114">
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M114">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N114">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P114">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q114"/>
       <c s="29" t="inlineStr" r="R114">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S114"/>
       <c s="31" t="str" r="T114"/>
       <c s="14" t="str" r="U114"/>
     </row>
-    <row r="115" ht="18" customHeight="1">
+    <row r="115" ht="18" customHeight="0">
       <c s="6" t="str" r="A115"/>
       <c s="25" t="inlineStr" r="D115">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E115"/>
       <c s="26" t="str" r="F115"/>
       <c s="27" t="str" r="G115"/>
       <c s="25" t="inlineStr" r="H115">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Asclepias</t>
         </is>
       </c>
       <c s="27" t="str" r="I115"/>
       <c s="25" t="inlineStr" r="J115">
         <is>
-          <t xml:space="preserve">Bonanza Yellow</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">syriaca</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K115">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L115">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M115">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N115">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P115">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q115"/>
       <c s="29" t="inlineStr" r="R115">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S115"/>
       <c s="31" t="str" r="T115"/>
       <c s="14" t="str" r="U115"/>
     </row>
-    <row r="116" ht="18" customHeight="1">
+    <row r="116" ht="18" customHeight="0">
       <c s="6" t="str" r="A116"/>
       <c s="25" t="inlineStr" r="D116">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E116"/>
       <c s="26" t="str" r="F116"/>
       <c s="27" t="str" r="G116"/>
       <c s="25" t="inlineStr" r="H116">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Asclepias</t>
         </is>
       </c>
       <c s="27" t="str" r="I116"/>
       <c s="25" t="inlineStr" r="J116">
         <is>
-          <t xml:space="preserve">Durango Red</t>
-[...4 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">verticillata</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K116">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L116">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M116">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P116">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q116"/>
       <c s="29" t="inlineStr" r="R116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S116"/>
       <c s="31" t="str" r="T116"/>
       <c s="14" t="str" r="U116"/>
     </row>
-    <row r="117" ht="18" customHeight="1">
+    <row r="117" ht="18" customHeight="0">
       <c s="6" t="str" r="A117"/>
       <c s="25" t="inlineStr" r="D117">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E117"/>
       <c s="26" t="str" r="F117"/>
       <c s="27" t="str" r="G117"/>
       <c s="25" t="inlineStr" r="H117">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Echinacea</t>
         </is>
       </c>
       <c s="27" t="str" r="I117"/>
       <c s="25" t="inlineStr" r="J117">
         <is>
-          <t xml:space="preserve">Marvel II Orange</t>
-[...4 lines deleted...]
-        <v>7</v>
+          <t xml:space="preserve">angustifolia</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K117">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L117">
+        <v>1</v>
       </c>
       <c s="29" t="inlineStr" r="M117">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N117">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P117">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q117"/>
       <c s="29" t="inlineStr" r="R117">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S117"/>
       <c s="31" t="str" r="T117"/>
       <c s="14" t="str" r="U117"/>
     </row>
     <row r="118" ht="18" customHeight="1">
       <c s="6" t="str" r="A118"/>
       <c s="25" t="inlineStr" r="D118">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E118"/>
       <c s="26" t="str" r="F118"/>
       <c s="27" t="str" r="G118"/>
       <c s="25" t="inlineStr" r="H118">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Grass Andropogon</t>
         </is>
       </c>
       <c s="27" t="str" r="I118"/>
       <c s="25" t="inlineStr" r="J118">
         <is>
-          <t xml:space="preserve">Super Hero Spry</t>
+          <t xml:space="preserve">gerardii</t>
         </is>
       </c>
       <c s="26" t="str" r="K118"/>
       <c s="28" r="L118">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M118">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N118">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P118">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N4N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q118"/>
       <c s="29" t="inlineStr" r="R118">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S118"/>
       <c s="31" t="str" r="T118"/>
       <c s="14" t="str" r="U118"/>
     </row>
-    <row r="119" ht="18" customHeight="1">
+    <row r="119" ht="18" customHeight="0">
       <c s="6" t="str" r="A119"/>
       <c s="25" t="inlineStr" r="D119">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E119"/>
       <c s="26" t="str" r="F119"/>
       <c s="27" t="str" r="G119"/>
       <c s="25" t="inlineStr" r="H119">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Grass Sporobolis</t>
         </is>
       </c>
       <c s="27" t="str" r="I119"/>
       <c s="25" t="inlineStr" r="J119">
         <is>
-          <t xml:space="preserve">Super Hero Yellow</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">heterolepis</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K119">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L119">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M119">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N119">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P119">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q119"/>
       <c s="29" t="inlineStr" r="R119">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S119"/>
       <c s="31" t="str" r="T119"/>
       <c s="14" t="str" r="U119"/>
     </row>
-    <row r="120" ht="18" customHeight="1">
+    <row r="120" ht="18" customHeight="0">
       <c s="6" t="str" r="A120"/>
       <c s="25" t="inlineStr" r="D120">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E120"/>
       <c s="26" t="str" r="F120"/>
       <c s="27" t="str" r="G120"/>
       <c s="25" t="inlineStr" r="H120">
         <is>
-          <t xml:space="preserve">Marigold</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I120"/>
       <c s="25" t="inlineStr" r="J120">
         <is>
-          <t xml:space="preserve">Taishan Orange</t>
-[...3 lines deleted...]
-      <c s="28" r="L120">
+          <t xml:space="preserve">pulchella</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K120">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L120">
         <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M120">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P120">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q120"/>
       <c s="29" t="inlineStr" r="R120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S120"/>
       <c s="31" t="str" r="T120"/>
       <c s="14" t="str" r="U120"/>
     </row>
-    <row r="121" ht="18" customHeight="1">
+    <row r="121" ht="18" customHeight="0">
       <c s="6" t="str" r="A121"/>
       <c s="25" t="inlineStr" r="D121">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E121"/>
       <c s="26" t="str" r="F121"/>
       <c s="27" t="str" r="G121"/>
       <c s="25" t="inlineStr" r="H121">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I121"/>
       <c s="25" t="inlineStr" r="J121">
         <is>
-          <t xml:space="preserve">Colossus Neon Violet</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">strictus</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K121">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L121">
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M121">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P121">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q121"/>
       <c s="29" t="inlineStr" r="R121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S121"/>
       <c s="31" t="str" r="T121"/>
       <c s="14" t="str" r="U121"/>
     </row>
-    <row r="122" ht="18" customHeight="1">
+    <row r="122" ht="18" customHeight="0">
       <c s="6" t="str" r="A122"/>
       <c s="25" t="inlineStr" r="D122">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E122"/>
       <c s="26" t="str" r="F122"/>
       <c s="27" t="str" r="G122"/>
       <c s="25" t="inlineStr" r="H122">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I122"/>
       <c s="25" t="inlineStr" r="J122">
         <is>
-          <t xml:space="preserve">Delta Classic Pink Shades</t>
-[...4 lines deleted...]
-        <v>11</v>
+          <t xml:space="preserve">azurea</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K122">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L122">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M122">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N122">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P122">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q122"/>
       <c s="29" t="inlineStr" r="R122">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S122"/>
       <c s="31" t="str" r="T122"/>
       <c s="14" t="str" r="U122"/>
     </row>
-    <row r="123" ht="18" customHeight="1">
+    <row r="123" ht="18" customHeight="0">
       <c s="6" t="str" r="A123"/>
       <c s="25" t="inlineStr" r="D123">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E123"/>
       <c s="26" t="str" r="F123"/>
       <c s="27" t="str" r="G123"/>
       <c s="25" t="inlineStr" r="H123">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I123"/>
       <c s="25" t="inlineStr" r="J123">
         <is>
-          <t xml:space="preserve">Delta Pro Blue Deep Blotch</t>
-[...4 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">pachyphylla</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K123">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L123">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M123">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N123">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P123">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q123"/>
       <c s="29" t="inlineStr" r="R123">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S123"/>
       <c s="31" t="str" r="T123"/>
       <c s="14" t="str" r="U123"/>
     </row>
-    <row r="124" ht="18" customHeight="1">
+    <row r="124" ht="18" customHeight="0">
       <c s="6" t="str" r="A124"/>
       <c s="25" t="inlineStr" r="D124">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E124"/>
       <c s="26" t="str" r="F124"/>
       <c s="27" t="str" r="G124"/>
       <c s="25" t="inlineStr" r="H124">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Silene</t>
         </is>
       </c>
       <c s="27" t="str" r="I124"/>
       <c s="25" t="inlineStr" r="J124">
         <is>
-          <t xml:space="preserve">Delta Pro Blue True Clear</t>
-[...4 lines deleted...]
-        <v>70</v>
+          <t xml:space="preserve">regia</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K124">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L124">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M124">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P124">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q124"/>
       <c s="29" t="inlineStr" r="R124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S124"/>
       <c s="31" t="str" r="T124"/>
       <c s="14" t="str" r="U124"/>
     </row>
-    <row r="125" ht="18" customHeight="1">
+    <row r="125" ht="18" customHeight="0">
       <c s="6" t="str" r="A125"/>
       <c s="25" t="inlineStr" r="D125">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E125"/>
       <c s="26" t="str" r="F125"/>
       <c s="27" t="str" r="G125"/>
       <c s="25" t="inlineStr" r="H125">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Symphiotrichum</t>
         </is>
       </c>
       <c s="27" t="str" r="I125"/>
       <c s="25" t="inlineStr" r="J125">
         <is>
-          <t xml:space="preserve">Delta Pro Mix Clear Colors</t>
-[...4 lines deleted...]
-        <v>63</v>
+          <t xml:space="preserve">ericoides</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K125">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L125">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M125">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N125">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P125">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q125"/>
       <c s="29" t="inlineStr" r="R125">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S125"/>
       <c s="31" t="str" r="T125"/>
       <c s="14" t="str" r="U125"/>
     </row>
-    <row r="126" ht="18" customHeight="1">
+    <row r="126" ht="18" customHeight="0">
       <c s="6" t="str" r="A126"/>
       <c s="25" t="inlineStr" r="D126">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E126"/>
       <c s="26" t="str" r="F126"/>
       <c s="27" t="str" r="G126"/>
       <c s="25" t="inlineStr" r="H126">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Symphiotrichum</t>
         </is>
       </c>
       <c s="27" t="str" r="I126"/>
       <c s="25" t="inlineStr" r="J126">
         <is>
-          <t xml:space="preserve">Delta Pro Red Blotch</t>
-[...4 lines deleted...]
-        <v>52</v>
+          <t xml:space="preserve">laeve</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K126">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L126">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M126">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P126">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q126"/>
       <c s="29" t="inlineStr" r="R126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S126"/>
       <c s="31" t="str" r="T126"/>
       <c s="14" t="str" r="U126"/>
     </row>
-    <row r="127" ht="18" customHeight="1">
+    <row r="127" ht="18" customHeight="0">
       <c s="6" t="str" r="A127"/>
       <c s="25" t="inlineStr" r="D127">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E127"/>
       <c s="26" t="str" r="F127"/>
       <c s="27" t="str" r="G127"/>
       <c s="25" t="inlineStr" r="H127">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Symphiotrichum</t>
         </is>
       </c>
       <c s="27" t="str" r="I127"/>
       <c s="25" t="inlineStr" r="J127">
         <is>
-          <t xml:space="preserve">Majestic Giant Mix</t>
-[...4 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">oblongifolium</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K127">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L127">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M127">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N127">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P127">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q127"/>
       <c s="29" t="inlineStr" r="R127">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S127"/>
       <c s="31" t="str" r="T127"/>
       <c s="14" t="str" r="U127"/>
     </row>
-    <row r="128" ht="18" customHeight="0">
+    <row r="128" ht="18" customHeight="1">
       <c s="6" t="str" r="A128"/>
       <c s="25" t="inlineStr" r="D128">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E128"/>
       <c s="26" t="str" r="F128"/>
       <c s="27" t="str" r="G128"/>
       <c s="25" t="inlineStr" r="H128">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Tradescantia</t>
         </is>
       </c>
       <c s="27" t="str" r="I128"/>
       <c s="25" t="inlineStr" r="J128">
         <is>
-          <t xml:space="preserve">Matrix Spring White</t>
-[...8 lines deleted...]
-        <v>52</v>
+          <t xml:space="preserve">ohiensis</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K128"/>
+      <c s="28" r="L128">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M128">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P128">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q128"/>
       <c s="29" t="inlineStr" r="R128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S128"/>
       <c s="31" t="str" r="T128"/>
       <c s="14" t="str" r="U128"/>
     </row>
     <row r="129" ht="18" customHeight="1">
       <c s="6" t="str" r="A129"/>
       <c s="25" t="inlineStr" r="D129">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.33 Perennial Native (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E129"/>
       <c s="26" t="str" r="F129"/>
       <c s="27" t="str" r="G129"/>
       <c s="25" t="inlineStr" r="H129">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Zinnia</t>
         </is>
       </c>
       <c s="27" t="str" r="I129"/>
       <c s="25" t="inlineStr" r="J129">
         <is>
-          <t xml:space="preserve">Daddy Plum Sugar</t>
+          <t xml:space="preserve">grandiflora</t>
         </is>
       </c>
       <c s="26" t="str" r="K129"/>
       <c s="28" r="L129">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M129">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N129">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P129">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q129"/>
       <c s="29" t="inlineStr" r="R129">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S129"/>
       <c s="31" t="str" r="T129"/>
       <c s="14" t="str" r="U129"/>
     </row>
-    <row r="130" ht="18" customHeight="1">
+    <row r="130" ht="18" customHeight="0">
       <c s="6" t="str" r="A130"/>
       <c s="25" t="inlineStr" r="D130">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E130"/>
       <c s="26" t="str" r="F130"/>
       <c s="27" t="str" r="G130"/>
       <c s="25" t="inlineStr" r="H130">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Grass Chasmanthium</t>
         </is>
       </c>
       <c s="27" t="str" r="I130"/>
       <c s="25" t="inlineStr" r="J130">
         <is>
-          <t xml:space="preserve">Dreams Pink</t>
-[...4 lines deleted...]
-        <v>73</v>
+          <t xml:space="preserve">latifolium</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K130">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L130">
+        <v>45</v>
       </c>
       <c s="29" t="inlineStr" r="M130">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N130">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P130">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q130"/>
       <c s="29" t="inlineStr" r="R130">
         <is>
-          <t xml:space="preserve">1-H5S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S130"/>
       <c s="31" t="str" r="T130"/>
       <c s="14" t="str" r="U130"/>
     </row>
-    <row r="131" ht="18" customHeight="1">
+    <row r="131" ht="18" customHeight="0">
       <c s="6" t="str" r="A131"/>
       <c s="25" t="inlineStr" r="D131">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Premium</t>
         </is>
       </c>
       <c s="26" t="str" r="E131"/>
       <c s="26" t="str" r="F131"/>
       <c s="27" t="str" r="G131"/>
       <c s="25" t="inlineStr" r="H131">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Grass Helictotrichon</t>
         </is>
       </c>
       <c s="27" t="str" r="I131"/>
       <c s="25" t="inlineStr" r="J131">
         <is>
-          <t xml:space="preserve">Dreams Red</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Sapphire</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K131">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L131">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M131">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P131">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q131"/>
       <c s="29" t="inlineStr" r="R131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S131"/>
       <c s="31" t="str" r="T131"/>
       <c s="14" t="str" r="U131"/>
     </row>
     <row r="132" ht="18" customHeight="1">
       <c s="6" t="str" r="A132"/>
       <c s="25" t="inlineStr" r="D132">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Deluxe</t>
         </is>
       </c>
       <c s="26" t="str" r="E132"/>
       <c s="26" t="str" r="F132"/>
       <c s="27" t="str" r="G132"/>
       <c s="25" t="inlineStr" r="H132">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I132"/>
       <c s="25" t="inlineStr" r="J132">
         <is>
-          <t xml:space="preserve">Dreams Rose</t>
+          <t xml:space="preserve">Blue Angel</t>
         </is>
       </c>
       <c s="26" t="str" r="K132"/>
       <c s="28" r="L132">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c s="29" t="inlineStr" r="M132">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N132">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P132">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q132"/>
       <c s="29" t="inlineStr" r="R132">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S132"/>
       <c s="31" t="str" r="T132"/>
       <c s="14" t="str" r="U132"/>
     </row>
-    <row r="133" ht="18" customHeight="1">
+    <row r="133" ht="18" customHeight="0">
       <c s="6" t="str" r="A133"/>
       <c s="25" t="inlineStr" r="D133">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Deluxe</t>
         </is>
       </c>
       <c s="26" t="str" r="E133"/>
       <c s="26" t="str" r="F133"/>
       <c s="27" t="str" r="G133"/>
       <c s="25" t="inlineStr" r="H133">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Paeonia</t>
         </is>
       </c>
       <c s="27" t="str" r="I133"/>
       <c s="25" t="inlineStr" r="J133">
         <is>
-          <t xml:space="preserve">Dreams White</t>
-[...4 lines deleted...]
-        <v>61</v>
+          <t xml:space="preserve">Court Jester 2</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K133">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L133">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M133">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N133">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P133">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q133"/>
       <c s="29" t="inlineStr" r="R133">
         <is>
-          <t xml:space="preserve">7-B1M</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S133"/>
       <c s="31" t="str" r="T133"/>
       <c s="14" t="str" r="U133"/>
     </row>
     <row r="134" ht="18" customHeight="0">
       <c s="6" t="str" r="A134"/>
       <c s="25" t="inlineStr" r="D134">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Deluxe</t>
         </is>
       </c>
       <c s="26" t="str" r="E134"/>
       <c s="26" t="str" r="F134"/>
       <c s="27" t="str" r="G134"/>
       <c s="25" t="inlineStr" r="H134">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Paeonia</t>
         </is>
       </c>
       <c s="27" t="str" r="I134"/>
       <c s="25" t="inlineStr" r="J134">
         <is>
-          <t xml:space="preserve">Wave Lavender</t>
+          <t xml:space="preserve">itoh Canary Brilliant</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K134">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L134">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M134">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N134">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P134">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q134"/>
       <c s="29" t="inlineStr" r="R134">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S134"/>
       <c s="31" t="str" r="T134"/>
       <c s="14" t="str" r="U134"/>
     </row>
-    <row r="135" ht="18" customHeight="1">
+    <row r="135" ht="18" customHeight="0">
       <c s="6" t="str" r="A135"/>
       <c s="25" t="inlineStr" r="D135">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Deluxe</t>
         </is>
       </c>
       <c s="26" t="str" r="E135"/>
       <c s="26" t="str" r="F135"/>
       <c s="27" t="str" r="G135"/>
       <c s="25" t="inlineStr" r="H135">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Paeonia</t>
         </is>
       </c>
       <c s="27" t="str" r="I135"/>
       <c s="25" t="inlineStr" r="J135">
         <is>
-          <t xml:space="preserve">Snaptastic Red</t>
-[...4 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">itoh Pastel Splendor</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K135">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L135">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M135">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N135">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P135">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q135"/>
       <c s="29" t="inlineStr" r="R135">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S135"/>
       <c s="31" t="str" r="T135"/>
       <c s="14" t="str" r="U135"/>
     </row>
     <row r="136" ht="18" customHeight="0">
       <c s="6" t="str" r="A136"/>
       <c s="25" t="inlineStr" r="D136">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">#2 Perennial Deluxe</t>
         </is>
       </c>
       <c s="26" t="str" r="E136"/>
       <c s="26" t="str" r="F136"/>
       <c s="27" t="str" r="G136"/>
       <c s="25" t="inlineStr" r="H136">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Paeonia</t>
         </is>
       </c>
       <c s="27" t="str" r="I136"/>
       <c s="25" t="inlineStr" r="J136">
         <is>
-          <t xml:space="preserve">Buenos Aires</t>
+          <t xml:space="preserve">Morning Lilac</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K136">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L136">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M136">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P136">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q136"/>
       <c s="29" t="inlineStr" r="R136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S136"/>
       <c s="31" t="str" r="T136"/>
       <c s="14" t="str" r="U136"/>
     </row>
     <row r="137" ht="18" customHeight="0">
       <c s="6" t="str" r="A137"/>
       <c s="25" t="inlineStr" r="D137">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E137"/>
       <c s="26" t="str" r="F137"/>
       <c s="27" t="str" r="G137"/>
       <c s="25" t="inlineStr" r="H137">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Digitalis</t>
         </is>
       </c>
       <c s="27" t="str" r="I137"/>
       <c s="25" t="inlineStr" r="J137">
         <is>
-          <t xml:space="preserve">Cora XDR Pink Halo</t>
+          <t xml:space="preserve">obscura Sunset</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K137">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L137">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M137">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N137">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P137">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q137"/>
       <c s="29" t="inlineStr" r="R137">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S137"/>
       <c s="31" t="str" r="T137"/>
       <c s="14" t="str" r="U137"/>
     </row>
     <row r="138" ht="18" customHeight="0">
       <c s="6" t="str" r="A138"/>
       <c s="25" t="inlineStr" r="D138">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E138"/>
       <c s="26" t="str" r="F138"/>
       <c s="27" t="str" r="G138"/>
       <c s="25" t="inlineStr" r="H138">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Geranium</t>
         </is>
       </c>
       <c s="27" t="str" r="I138"/>
       <c s="25" t="inlineStr" r="J138">
         <is>
-          <t xml:space="preserve">Cora XDR Polka Dot</t>
+          <t xml:space="preserve">Biokovo</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K138">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c s="29" t="inlineStr" r="M138">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N138">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P138">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q138"/>
       <c s="29" t="inlineStr" r="R138">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-H23S</t>
         </is>
       </c>
       <c s="26" t="str" r="S138"/>
       <c s="31" t="str" r="T138"/>
       <c s="14" t="str" r="U138"/>
     </row>
-    <row r="139" ht="18" customHeight="1">
+    <row r="139" ht="18" customHeight="0">
       <c s="6" t="str" r="A139"/>
       <c s="25" t="inlineStr" r="D139">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E139"/>
       <c s="26" t="str" r="F139"/>
       <c s="27" t="str" r="G139"/>
       <c s="25" t="inlineStr" r="H139">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Geranium</t>
         </is>
       </c>
       <c s="27" t="str" r="I139"/>
       <c s="25" t="inlineStr" r="J139">
         <is>
-          <t xml:space="preserve">Cora XDR Rose Punch</t>
-[...4 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">Crystal Rose</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K139">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L139">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M139">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N139">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P139">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q139"/>
       <c s="29" t="inlineStr" r="R139">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S139"/>
       <c s="31" t="str" r="T139"/>
       <c s="14" t="str" r="U139"/>
     </row>
-    <row r="140" ht="18" customHeight="0">
+    <row r="140" ht="18" customHeight="1">
       <c s="6" t="str" r="A140"/>
       <c s="25" t="inlineStr" r="D140">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E140"/>
       <c s="26" t="str" r="F140"/>
       <c s="27" t="str" r="G140"/>
       <c s="25" t="inlineStr" r="H140">
         <is>
-          <t xml:space="preserve">Viola</t>
+          <t xml:space="preserve">Geranium</t>
         </is>
       </c>
       <c s="27" t="str" r="I140"/>
       <c s="25" t="inlineStr" r="J140">
         <is>
-          <t xml:space="preserve">ColorMax Clear White</t>
-[...8 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">Rozanne</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K140"/>
+      <c s="28" r="L140">
+        <v>1</v>
       </c>
       <c s="29" t="inlineStr" r="M140">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N140">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P140">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q140"/>
       <c s="29" t="inlineStr" r="R140">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S140"/>
       <c s="31" t="str" r="T140"/>
       <c s="14" t="str" r="U140"/>
     </row>
-    <row r="141" ht="18" customHeight="1">
+    <row r="141" ht="18" customHeight="0">
       <c s="6" t="str" r="A141"/>
       <c s="25" t="inlineStr" r="D141">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E141"/>
       <c s="26" t="str" r="F141"/>
       <c s="27" t="str" r="G141"/>
       <c s="25" t="inlineStr" r="H141">
         <is>
-          <t xml:space="preserve">Viola</t>
+          <t xml:space="preserve">Grass Bouteloua</t>
         </is>
       </c>
       <c s="27" t="str" r="I141"/>
       <c s="25" t="inlineStr" r="J141">
         <is>
-          <t xml:space="preserve">Colormax Icy Blue</t>
-[...4 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">Gracilis Blonde Ambition</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K141">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L141">
+        <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="M141">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P141">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q141"/>
       <c s="29" t="inlineStr" r="R141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S141"/>
       <c s="31" t="str" r="T141"/>
       <c s="14" t="str" r="U141"/>
     </row>
     <row r="142" ht="18" customHeight="0">
       <c s="6" t="str" r="A142"/>
       <c s="25" t="inlineStr" r="D142">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E142"/>
       <c s="26" t="str" r="F142"/>
       <c s="27" t="str" r="G142"/>
       <c s="25" t="inlineStr" r="H142">
         <is>
-          <t xml:space="preserve">Viola</t>
+          <t xml:space="preserve">Grass Panicum</t>
         </is>
       </c>
       <c s="27" t="str" r="I142"/>
       <c s="25" t="inlineStr" r="J142">
         <is>
-          <t xml:space="preserve">Sorbet Lemon Chiffon</t>
+          <t xml:space="preserve">virgatum Heavy Metal</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K142">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L142">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M142">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N142">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P142">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N4N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q142"/>
       <c s="29" t="inlineStr" r="R142">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S142"/>
       <c s="31" t="str" r="T142"/>
       <c s="14" t="str" r="U142"/>
     </row>
-    <row r="143" ht="18" customHeight="1">
+    <row r="143" ht="18" customHeight="0">
       <c s="6" t="str" r="A143"/>
       <c s="25" t="inlineStr" r="D143">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E143"/>
       <c s="26" t="str" r="F143"/>
       <c s="27" t="str" r="G143"/>
       <c s="25" t="inlineStr" r="H143">
         <is>
-          <t xml:space="preserve">Viola</t>
+          <t xml:space="preserve">Grass Panicum</t>
         </is>
       </c>
       <c s="27" t="str" r="I143"/>
       <c s="25" t="inlineStr" r="J143">
         <is>
-          <t xml:space="preserve">Sorbet Tiger Eye</t>
-[...4 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">virgatum Hot Rod</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K143">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L143">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M143">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N143">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P143">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N5W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q143"/>
       <c s="29" t="inlineStr" r="R143">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S143"/>
       <c s="31" t="str" r="T143"/>
       <c s="14" t="str" r="U143"/>
     </row>
-    <row r="144" ht="18" customHeight="1">
+    <row r="144" ht="18" customHeight="0">
       <c s="6" t="str" r="A144"/>
       <c s="25" t="inlineStr" r="D144">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E144"/>
       <c s="26" t="str" r="F144"/>
       <c s="27" t="str" r="G144"/>
       <c s="25" t="inlineStr" r="H144">
         <is>
-          <t xml:space="preserve">Viola</t>
+          <t xml:space="preserve">Grass Panicum</t>
         </is>
       </c>
       <c s="27" t="str" r="I144"/>
       <c s="25" t="inlineStr" r="J144">
         <is>
-          <t xml:space="preserve">Sorbet XP Delft Blue</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">virgatum Shenandoah</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K144">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L144">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M144">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N144">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P144">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N4N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q144"/>
       <c s="29" t="inlineStr" r="R144">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S144"/>
       <c s="31" t="str" r="T144"/>
       <c s="14" t="str" r="U144"/>
     </row>
     <row r="145" ht="18" customHeight="1">
       <c s="6" t="str" r="A145"/>
       <c s="25" t="inlineStr" r="D145">
         <is>
-          <t xml:space="preserve">804 Jumbo Annual Premium</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E145"/>
       <c s="26" t="str" r="F145"/>
       <c s="27" t="str" r="G145"/>
       <c s="25" t="inlineStr" r="H145">
         <is>
-          <t xml:space="preserve">Zinnia</t>
+          <t xml:space="preserve">Grass Pennisetum</t>
         </is>
       </c>
       <c s="27" t="str" r="I145"/>
       <c s="25" t="inlineStr" r="J145">
         <is>
-          <t xml:space="preserve">Zahara Fire</t>
+          <t xml:space="preserve">Hameln</t>
         </is>
       </c>
       <c s="26" t="str" r="K145"/>
       <c s="28" r="L145">
         <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M145">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N145">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P145">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q145"/>
       <c s="29" t="inlineStr" r="R145">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S145"/>
       <c s="31" t="str" r="T145"/>
       <c s="14" t="str" r="U145"/>
     </row>
-    <row r="146" ht="18" customHeight="1">
+    <row r="146" ht="18" customHeight="0">
       <c s="6" t="str" r="A146"/>
       <c s="25" t="inlineStr" r="D146">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E146"/>
       <c s="26" t="str" r="F146"/>
       <c s="27" t="str" r="G146"/>
       <c s="25" t="inlineStr" r="H146">
         <is>
-          <t xml:space="preserve">Acalypha</t>
+          <t xml:space="preserve">Grass Schyzachyrium</t>
         </is>
       </c>
       <c s="27" t="str" r="I146"/>
       <c s="25" t="inlineStr" r="J146">
         <is>
-          <t xml:space="preserve">pendula Strawberry Firetails</t>
-[...4 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">Prairie Blues</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K146">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L146">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M146">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P146">
         <is>
-          <t xml:space="preserve">3-H14E</t>
+          <t xml:space="preserve">5-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q146"/>
       <c s="29" t="inlineStr" r="R146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S146"/>
       <c s="31" t="str" r="T146"/>
       <c s="14" t="str" r="U146"/>
     </row>
-    <row r="147" ht="18" customHeight="1">
+    <row r="147" ht="18" customHeight="0">
       <c s="6" t="str" r="A147"/>
       <c s="25" t="inlineStr" r="D147">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E147"/>
       <c s="26" t="str" r="F147"/>
       <c s="27" t="str" r="G147"/>
       <c s="25" t="inlineStr" r="H147">
         <is>
-          <t xml:space="preserve">Ageratum</t>
+          <t xml:space="preserve">Grass Sporobolis</t>
         </is>
       </c>
       <c s="27" t="str" r="I147"/>
       <c s="25" t="inlineStr" r="J147">
         <is>
-          <t xml:space="preserve">Parc Majorelle</t>
-[...4 lines deleted...]
-        <v>62</v>
+          <t xml:space="preserve">airoides</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K147">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L147">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M147">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N147">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P147">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q147"/>
       <c s="29" t="inlineStr" r="R147">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S147"/>
       <c s="31" t="str" r="T147"/>
       <c s="14" t="str" r="U147"/>
     </row>
-    <row r="148" ht="18" customHeight="1">
+    <row r="148" ht="18" customHeight="0">
       <c s="6" t="str" r="A148"/>
       <c s="25" t="inlineStr" r="D148">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E148"/>
       <c s="26" t="str" r="F148"/>
       <c s="27" t="str" r="G148"/>
       <c s="25" t="inlineStr" r="H148">
         <is>
-          <t xml:space="preserve">Alternathera</t>
+          <t xml:space="preserve">Grass Sporobolis</t>
         </is>
       </c>
       <c s="27" t="str" r="I148"/>
       <c s="25" t="inlineStr" r="J148">
         <is>
-          <t xml:space="preserve">Juwel</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">wrightii</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K148">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L148">
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M148">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N148">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P148">
         <is>
-          <t xml:space="preserve">2-H11W</t>
+          <t xml:space="preserve">4-N5N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q148"/>
       <c s="29" t="inlineStr" r="R148">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S148"/>
       <c s="31" t="str" r="T148"/>
       <c s="14" t="str" r="U148"/>
     </row>
     <row r="149" ht="18" customHeight="0">
       <c s="6" t="str" r="A149"/>
       <c s="25" t="inlineStr" r="D149">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E149"/>
       <c s="26" t="str" r="F149"/>
       <c s="27" t="str" r="G149"/>
       <c s="25" t="inlineStr" r="H149">
         <is>
-          <t xml:space="preserve">Angelonia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I149"/>
       <c s="25" t="inlineStr" r="J149">
         <is>
-          <t xml:space="preserve">Carita White</t>
+          <t xml:space="preserve">Blackberry</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K149">
         <is>
-          <t xml:space="preserve">GRN</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L149">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M149">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N149">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P149">
         <is>
-          <t xml:space="preserve">7-B2S</t>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q149"/>
       <c s="29" t="inlineStr" r="R149">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S149"/>
       <c s="31" t="str" r="T149"/>
       <c s="14" t="str" r="U149"/>
     </row>
     <row r="150" ht="18" customHeight="0">
       <c s="6" t="str" r="A150"/>
       <c s="25" t="inlineStr" r="D150">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E150"/>
       <c s="26" t="str" r="F150"/>
       <c s="27" t="str" r="G150"/>
       <c s="25" t="inlineStr" r="H150">
         <is>
-          <t xml:space="preserve">Argyranthemum</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I150"/>
       <c s="25" t="inlineStr" r="J150">
         <is>
-          <t xml:space="preserve">Beauty Yellow</t>
+          <t xml:space="preserve">Caramel</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K150">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L150">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M150">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N150">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P150">
         <is>
-          <t xml:space="preserve">7-B2S</t>
+          <t xml:space="preserve">5-EC5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q150"/>
       <c s="29" t="inlineStr" r="R150">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S150"/>
       <c s="31" t="str" r="T150"/>
       <c s="14" t="str" r="U150"/>
     </row>
-    <row r="151" ht="18" customHeight="1">
+    <row r="151" ht="18" customHeight="0">
       <c s="6" t="str" r="A151"/>
       <c s="25" t="inlineStr" r="D151">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E151"/>
       <c s="26" t="str" r="F151"/>
       <c s="27" t="str" r="G151"/>
       <c s="25" t="inlineStr" r="H151">
         <is>
-          <t xml:space="preserve">Artemesia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I151"/>
       <c s="25" t="inlineStr" r="J151">
         <is>
-          <t xml:space="preserve">Sea Salt</t>
-[...4 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Firefly Red</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K151">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L151">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M151">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P151">
         <is>
-          <t xml:space="preserve">3-H14E</t>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q151"/>
       <c s="29" t="inlineStr" r="R151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S151"/>
       <c s="31" t="str" r="T151"/>
       <c s="14" t="str" r="U151"/>
     </row>
-    <row r="152" ht="18" customHeight="1">
+    <row r="152" ht="18" customHeight="0">
       <c s="6" t="str" r="A152"/>
       <c s="25" t="inlineStr" r="D152">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E152"/>
       <c s="26" t="str" r="F152"/>
       <c s="27" t="str" r="G152"/>
       <c s="25" t="inlineStr" r="H152">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I152"/>
       <c s="25" t="inlineStr" r="J152">
         <is>
-          <t xml:space="preserve">Big Pink Green Leaf</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Mulberry</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K152">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L152">
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M152">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N152">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P152">
         <is>
-          <t xml:space="preserve">5-EB5</t>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q152"/>
       <c s="29" t="inlineStr" r="R152">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S152"/>
       <c s="31" t="str" r="T152"/>
       <c s="14" t="str" r="U152"/>
     </row>
     <row r="153" ht="18" customHeight="0">
       <c s="6" t="str" r="A153"/>
       <c s="25" t="inlineStr" r="D153">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E153"/>
       <c s="26" t="str" r="F153"/>
       <c s="27" t="str" r="G153"/>
       <c s="25" t="inlineStr" r="H153">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I153"/>
       <c s="25" t="inlineStr" r="J153">
         <is>
-          <t xml:space="preserve">BK Collection Vermillion Hot Pink</t>
+          <t xml:space="preserve">Orangeberry</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K153">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L153">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M153">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N153">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P153">
         <is>
-          <t xml:space="preserve">7-C4W</t>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q153"/>
       <c s="29" t="inlineStr" r="R153">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S153"/>
       <c s="31" t="str" r="T153"/>
       <c s="14" t="str" r="U153"/>
     </row>
-    <row r="154" ht="18" customHeight="1">
+    <row r="154" ht="18" customHeight="0">
       <c s="6" t="str" r="A154"/>
       <c s="25" t="inlineStr" r="D154">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E154"/>
       <c s="26" t="str" r="F154"/>
       <c s="27" t="str" r="G154"/>
       <c s="25" t="inlineStr" r="H154">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I154"/>
       <c s="25" t="inlineStr" r="J154">
         <is>
-          <t xml:space="preserve">BK Collection Vermillion Red</t>
-[...4 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">Palace Purple</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K154">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L154">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M154">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N154">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P154">
         <is>
-          <t xml:space="preserve">2-H10W</t>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q154"/>
       <c s="29" t="inlineStr" r="R154">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S154"/>
       <c s="31" t="str" r="T154"/>
       <c s="14" t="str" r="U154"/>
     </row>
-    <row r="155" ht="18" customHeight="0">
+    <row r="155" ht="18" customHeight="1">
       <c s="6" t="str" r="A155"/>
       <c s="25" t="inlineStr" r="D155">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E155"/>
       <c s="26" t="str" r="F155"/>
       <c s="27" t="str" r="G155"/>
       <c s="25" t="inlineStr" r="H155">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I155"/>
       <c s="25" t="inlineStr" r="J155">
         <is>
-          <t xml:space="preserve">Dragonwing Pink</t>
-[...8 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">Francee</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K155"/>
+      <c s="28" r="L155">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M155">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N155">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P155">
         <is>
-          <t xml:space="preserve">7-B3M</t>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q155"/>
       <c s="29" t="inlineStr" r="R155">
         <is>
-          <t xml:space="preserve">5-EA5</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S155"/>
       <c s="31" t="str" r="T155"/>
       <c s="14" t="str" r="U155"/>
     </row>
-    <row r="156" ht="18" customHeight="0">
+    <row r="156" ht="18" customHeight="1">
       <c s="6" t="str" r="A156"/>
       <c s="25" t="inlineStr" r="D156">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E156"/>
       <c s="26" t="str" r="F156"/>
       <c s="27" t="str" r="G156"/>
       <c s="25" t="inlineStr" r="H156">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I156"/>
       <c s="25" t="inlineStr" r="J156">
         <is>
-          <t xml:space="preserve">Dragonwing Red</t>
-[...8 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">Guacamole</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K156"/>
+      <c s="28" r="L156">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M156">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P156">
         <is>
-          <t xml:space="preserve">5-EA5</t>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q156"/>
       <c s="29" t="inlineStr" r="R156">
         <is>
-          <t xml:space="preserve">7-B3M</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S156"/>
       <c s="31" t="str" r="T156"/>
       <c s="14" t="str" r="U156"/>
     </row>
-    <row r="157" ht="18" customHeight="1">
+    <row r="157" ht="18" customHeight="0">
       <c s="6" t="str" r="A157"/>
       <c s="25" t="inlineStr" r="D157">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E157"/>
       <c s="26" t="str" r="F157"/>
       <c s="27" t="str" r="G157"/>
       <c s="25" t="inlineStr" r="H157">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I157"/>
       <c s="25" t="inlineStr" r="J157">
         <is>
-          <t xml:space="preserve">iCandy Inferno</t>
-[...4 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">June</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K157">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L157">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M157">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N157">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P157">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q157"/>
       <c s="29" t="inlineStr" r="R157">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S157"/>
       <c s="31" t="str" r="T157"/>
       <c s="14" t="str" r="U157"/>
     </row>
-    <row r="158" ht="18" customHeight="1">
+    <row r="158" ht="18" customHeight="0">
       <c s="6" t="str" r="A158"/>
       <c s="25" t="inlineStr" r="D158">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E158"/>
       <c s="26" t="str" r="F158"/>
       <c s="27" t="str" r="G158"/>
       <c s="25" t="inlineStr" r="H158">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I158"/>
       <c s="25" t="inlineStr" r="J158">
         <is>
-          <t xml:space="preserve">iCandy Vanilla Cream</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Powder Blue</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K158">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L158">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M158">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N158">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P158">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q158"/>
       <c s="29" t="inlineStr" r="R158">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S158"/>
       <c s="31" t="str" r="T158"/>
       <c s="14" t="str" r="U158"/>
     </row>
-    <row r="159" ht="18" customHeight="1">
+    <row r="159" ht="18" customHeight="0">
       <c s="6" t="str" r="A159"/>
       <c s="25" t="inlineStr" r="D159">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E159"/>
       <c s="26" t="str" r="F159"/>
       <c s="27" t="str" r="G159"/>
       <c s="25" t="inlineStr" r="H159">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Iris</t>
         </is>
       </c>
       <c s="27" t="str" r="I159"/>
       <c s="25" t="inlineStr" r="J159">
         <is>
-          <t xml:space="preserve">IConia Portofino Citrix Yellow</t>
-[...4 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">Purple Flame</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K159">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L159">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M159">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N159">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P159">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q159"/>
       <c s="29" t="inlineStr" r="R159">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S159"/>
       <c s="31" t="str" r="T159"/>
       <c s="14" t="str" r="U159"/>
     </row>
     <row r="160" ht="18" customHeight="1">
       <c s="6" t="str" r="A160"/>
       <c s="25" t="inlineStr" r="D160">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E160"/>
       <c s="26" t="str" r="F160"/>
       <c s="27" t="str" r="G160"/>
       <c s="25" t="inlineStr" r="H160">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Nepeta</t>
         </is>
       </c>
       <c s="27" t="str" r="I160"/>
       <c s="25" t="inlineStr" r="J160">
         <is>
-          <t xml:space="preserve">Nonstop Fire</t>
+          <t xml:space="preserve">psfike Little Trudy (Sterile)</t>
         </is>
       </c>
       <c s="26" t="str" r="K160"/>
       <c s="28" r="L160">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M160">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N160">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P160">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q160"/>
       <c s="29" t="inlineStr" r="R160">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S160"/>
       <c s="31" t="str" r="T160"/>
       <c s="14" t="str" r="U160"/>
     </row>
-    <row r="161" ht="18" customHeight="1">
+    <row r="161" ht="18" customHeight="0">
       <c s="6" t="str" r="A161"/>
       <c s="25" t="inlineStr" r="D161">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E161"/>
       <c s="26" t="str" r="F161"/>
       <c s="27" t="str" r="G161"/>
       <c s="25" t="inlineStr" r="H161">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Osteospremum</t>
         </is>
       </c>
       <c s="27" t="str" r="I161"/>
       <c s="25" t="inlineStr" r="J161">
         <is>
-          <t xml:space="preserve">Nonstop Mix</t>
-[...4 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">Avalanche</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K161">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L161">
+        <v>40</v>
       </c>
       <c s="29" t="inlineStr" r="M161">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P161">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q161"/>
       <c s="29" t="inlineStr" r="R161">
         <is>
-          <t xml:space="preserve">2-H8E</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S161"/>
       <c s="31" t="str" r="T161"/>
       <c s="14" t="str" r="U161"/>
     </row>
-    <row r="162" ht="18" customHeight="1">
+    <row r="162" ht="18" customHeight="0">
       <c s="6" t="str" r="A162"/>
       <c s="25" t="inlineStr" r="D162">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E162"/>
       <c s="26" t="str" r="F162"/>
       <c s="27" t="str" r="G162"/>
       <c s="25" t="inlineStr" r="H162">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Osteospremum</t>
         </is>
       </c>
       <c s="27" t="str" r="I162"/>
       <c s="25" t="inlineStr" r="J162">
         <is>
-          <t xml:space="preserve">Nonstop Mocca Pink Shades</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Mandy</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K162">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L162">
+        <v>27</v>
       </c>
       <c s="29" t="inlineStr" r="M162">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N162">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P162">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q162"/>
       <c s="29" t="inlineStr" r="R162">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S162"/>
       <c s="31" t="str" r="T162"/>
       <c s="14" t="str" r="U162"/>
     </row>
-    <row r="163" ht="18" customHeight="1">
+    <row r="163" ht="18" customHeight="0">
       <c s="6" t="str" r="A163"/>
       <c s="25" t="inlineStr" r="D163">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E163"/>
       <c s="26" t="str" r="F163"/>
       <c s="27" t="str" r="G163"/>
       <c s="25" t="inlineStr" r="H163">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Osteospremum</t>
         </is>
       </c>
       <c s="27" t="str" r="I163"/>
       <c s="25" t="inlineStr" r="J163">
         <is>
-          <t xml:space="preserve">Nonstop Orange</t>
-[...4 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">Purple Mountian</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K163">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L163">
+        <v>32</v>
       </c>
       <c s="29" t="inlineStr" r="M163">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N163">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P163">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q163"/>
       <c s="29" t="inlineStr" r="R163">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S163"/>
       <c s="31" t="str" r="T163"/>
       <c s="14" t="str" r="U163"/>
     </row>
     <row r="164" ht="18" customHeight="0">
       <c s="6" t="str" r="A164"/>
       <c s="25" t="inlineStr" r="D164">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E164"/>
       <c s="26" t="str" r="F164"/>
       <c s="27" t="str" r="G164"/>
       <c s="25" t="inlineStr" r="H164">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I164"/>
       <c s="25" t="inlineStr" r="J164">
         <is>
-          <t xml:space="preserve">Nonstop Pink</t>
+          <t xml:space="preserve">caespitosus Wagon Wheel</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K164">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L164">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M164">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N164">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P164">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q164"/>
       <c s="29" t="inlineStr" r="R164">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S164"/>
       <c s="31" t="str" r="T164"/>
       <c s="14" t="str" r="U164"/>
     </row>
     <row r="165" ht="18" customHeight="0">
       <c s="6" t="str" r="A165"/>
       <c s="25" t="inlineStr" r="D165">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E165"/>
       <c s="26" t="str" r="F165"/>
       <c s="27" t="str" r="G165"/>
       <c s="25" t="inlineStr" r="H165">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I165"/>
       <c s="25" t="inlineStr" r="J165">
         <is>
-          <t xml:space="preserve">Nonstop Red</t>
+          <t xml:space="preserve">x mexicali Carolyns Hope</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K165">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L165">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M165">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N165">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P165">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q165"/>
       <c s="29" t="inlineStr" r="R165">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S165"/>
       <c s="31" t="str" r="T165"/>
       <c s="14" t="str" r="U165"/>
     </row>
-    <row r="166" ht="18" customHeight="1">
+    <row r="166" ht="18" customHeight="0">
       <c s="6" t="str" r="A166"/>
       <c s="25" t="inlineStr" r="D166">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E166"/>
       <c s="26" t="str" r="F166"/>
       <c s="27" t="str" r="G166"/>
       <c s="25" t="inlineStr" r="H166">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I166"/>
       <c s="25" t="inlineStr" r="J166">
         <is>
-          <t xml:space="preserve">Nonstop Salmon</t>
-[...4 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">x mexicali Windwalker Garnet</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K166">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L166">
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M166">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P166">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q166"/>
       <c s="29" t="inlineStr" r="R166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S166"/>
       <c s="31" t="str" r="T166"/>
       <c s="14" t="str" r="U166"/>
     </row>
-    <row r="167" ht="18" customHeight="1">
+    <row r="167" ht="18" customHeight="0">
       <c s="6" t="str" r="A167"/>
       <c s="25" t="inlineStr" r="D167">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E167"/>
       <c s="26" t="str" r="F167"/>
       <c s="27" t="str" r="G167"/>
       <c s="25" t="inlineStr" r="H167">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Persicaria</t>
         </is>
       </c>
       <c s="27" t="str" r="I167"/>
       <c s="25" t="inlineStr" r="J167">
         <is>
-          <t xml:space="preserve">Nonstop Yellow</t>
-[...4 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">Darjeeling Red</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K167">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L167">
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M167">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N167">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P167">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13</t>
         </is>
       </c>
       <c s="31" t="str" r="Q167"/>
       <c s="29" t="inlineStr" r="R167">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S167"/>
       <c s="31" t="str" r="T167"/>
       <c s="14" t="str" r="U167"/>
     </row>
-    <row r="168" ht="18" customHeight="1">
+    <row r="168" ht="18" customHeight="0">
       <c s="6" t="str" r="A168"/>
       <c s="25" t="inlineStr" r="D168">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E168"/>
       <c s="26" t="str" r="F168"/>
       <c s="27" t="str" r="G168"/>
       <c s="25" t="inlineStr" r="H168">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Ruschia</t>
         </is>
       </c>
       <c s="27" t="str" r="I168"/>
       <c s="25" t="inlineStr" r="J168">
         <is>
-          <t xml:space="preserve">Solenia Cherry</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">pulvinaris</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K168">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L168">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M168">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N168">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P168">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q168"/>
       <c s="29" t="inlineStr" r="R168">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S168"/>
       <c s="31" t="str" r="T168"/>
       <c s="14" t="str" r="U168"/>
     </row>
-    <row r="169" ht="18" customHeight="1">
+    <row r="169" ht="18" customHeight="0">
       <c s="6" t="str" r="A169"/>
       <c s="25" t="inlineStr" r="D169">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E169"/>
       <c s="26" t="str" r="F169"/>
       <c s="27" t="str" r="G169"/>
       <c s="25" t="inlineStr" r="H169">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I169"/>
       <c s="25" t="inlineStr" r="J169">
         <is>
-          <t xml:space="preserve">Solenia Chocolate Orange</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">Autumn Sapphire</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K169">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L169">
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M169">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N169">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P169">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q169"/>
       <c s="29" t="inlineStr" r="R169">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S169"/>
       <c s="31" t="str" r="T169"/>
       <c s="14" t="str" r="U169"/>
     </row>
     <row r="170" ht="18" customHeight="1">
       <c s="6" t="str" r="A170"/>
       <c s="25" t="inlineStr" r="D170">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E170"/>
       <c s="26" t="str" r="F170"/>
       <c s="27" t="str" r="G170"/>
       <c s="25" t="inlineStr" r="H170">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I170"/>
       <c s="25" t="inlineStr" r="J170">
         <is>
-          <t xml:space="preserve">Solenia Dusty Rose</t>
+          <t xml:space="preserve">greggii Furmans Red</t>
         </is>
       </c>
       <c s="26" t="str" r="K170"/>
       <c s="28" r="L170">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c s="29" t="inlineStr" r="M170">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N170">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P170">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q170"/>
       <c s="29" t="inlineStr" r="R170">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S170"/>
       <c s="31" t="str" r="T170"/>
       <c s="14" t="str" r="U170"/>
     </row>
-    <row r="171" ht="18" customHeight="1">
+    <row r="171" ht="18" customHeight="0">
       <c s="6" t="str" r="A171"/>
       <c s="25" t="inlineStr" r="D171">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E171"/>
       <c s="26" t="str" r="F171"/>
       <c s="27" t="str" r="G171"/>
       <c s="25" t="inlineStr" r="H171">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Scutellaria</t>
         </is>
       </c>
       <c s="27" t="str" r="I171"/>
       <c s="25" t="inlineStr" r="J171">
         <is>
-          <t xml:space="preserve">Solenia Yellow</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">suffrutescens</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K171">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L171">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M171">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P171">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q171"/>
       <c s="29" t="inlineStr" r="R171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S171"/>
       <c s="31" t="str" r="T171"/>
       <c s="14" t="str" r="U171"/>
     </row>
-    <row r="172" ht="18" customHeight="1">
+    <row r="172" ht="18" customHeight="0">
       <c s="6" t="str" r="A172"/>
       <c s="25" t="inlineStr" r="D172">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E172"/>
       <c s="26" t="str" r="F172"/>
       <c s="27" t="str" r="G172"/>
       <c s="25" t="inlineStr" r="H172">
         <is>
-          <t xml:space="preserve">Begonia</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I172"/>
       <c s="25" t="inlineStr" r="J172">
         <is>
-          <t xml:space="preserve">Waterfalls Encanto Red</t>
-[...4 lines deleted...]
-        <v>9</v>
+          <t xml:space="preserve">cauticola</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K172">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L172">
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M172">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N172">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P172">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q172"/>
       <c s="29" t="inlineStr" r="R172">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S172"/>
       <c s="31" t="str" r="T172"/>
       <c s="14" t="str" r="U172"/>
     </row>
     <row r="173" ht="18" customHeight="0">
       <c s="6" t="str" r="A173"/>
       <c s="25" t="inlineStr" r="D173">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E173"/>
       <c s="26" t="str" r="F173"/>
       <c s="27" t="str" r="G173"/>
       <c s="25" t="inlineStr" r="H173">
         <is>
-          <t xml:space="preserve">Bidens</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I173"/>
       <c s="25" t="inlineStr" r="J173">
         <is>
-          <t xml:space="preserve">Blazing Star</t>
+          <t xml:space="preserve">Turquoise Tails</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K173">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L173">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M173">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N173">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P173">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q173"/>
       <c s="29" t="inlineStr" r="R173">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S173"/>
       <c s="31" t="str" r="T173"/>
       <c s="14" t="str" r="U173"/>
     </row>
     <row r="174" ht="18" customHeight="0">
       <c s="6" t="str" r="A174"/>
       <c s="25" t="inlineStr" r="D174">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E174"/>
       <c s="26" t="str" r="F174"/>
       <c s="27" t="str" r="G174"/>
       <c s="25" t="inlineStr" r="H174">
         <is>
-          <t xml:space="preserve">Calibrachoa</t>
+          <t xml:space="preserve">Sempervirens</t>
         </is>
       </c>
       <c s="27" t="str" r="I174"/>
       <c s="25" t="inlineStr" r="J174">
         <is>
-          <t xml:space="preserve">Aloha Kona Hot Orange 2025</t>
+          <t xml:space="preserve">Mix</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K174">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L174">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M174">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N174">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P174">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q174"/>
       <c s="29" t="inlineStr" r="R174">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S174"/>
       <c s="31" t="str" r="T174"/>
       <c s="14" t="str" r="U174"/>
     </row>
-    <row r="175" ht="18" customHeight="1">
+    <row r="175" ht="18" customHeight="0">
       <c s="6" t="str" r="A175"/>
       <c s="25" t="inlineStr" r="D175">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Deluxe (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E175"/>
       <c s="26" t="str" r="F175"/>
       <c s="27" t="str" r="G175"/>
       <c s="25" t="inlineStr" r="H175">
         <is>
-          <t xml:space="preserve">Calibrachoa</t>
+          <t xml:space="preserve">Stomatium</t>
         </is>
       </c>
       <c s="27" t="str" r="I175"/>
       <c s="25" t="inlineStr" r="J175">
         <is>
-          <t xml:space="preserve">Aloha Kona Soft Pink</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">palmatum</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K175">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L175">
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M175">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P175">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q175"/>
       <c s="29" t="inlineStr" r="R175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S175"/>
       <c s="31" t="str" r="T175"/>
       <c s="14" t="str" r="U175"/>
     </row>
-    <row r="176" ht="18" customHeight="1">
+    <row r="176" ht="18" customHeight="0">
       <c s="6" t="str" r="A176"/>
       <c s="25" t="inlineStr" r="D176">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E176"/>
       <c s="26" t="str" r="F176"/>
       <c s="27" t="str" r="G176"/>
       <c s="25" t="inlineStr" r="H176">
         <is>
-          <t xml:space="preserve">Calibrachoa</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I176"/>
       <c s="25" t="inlineStr" r="J176">
         <is>
-          <t xml:space="preserve">Caliloco Caramel</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">Black Scallop</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K176">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L176">
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M176">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P176">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q176"/>
       <c s="29" t="inlineStr" r="R176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S176"/>
       <c s="31" t="str" r="T176"/>
       <c s="14" t="str" r="U176"/>
     </row>
-    <row r="177" ht="18" customHeight="1">
+    <row r="177" ht="18" customHeight="0">
       <c s="6" t="str" r="A177"/>
       <c s="25" t="inlineStr" r="D177">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E177"/>
       <c s="26" t="str" r="F177"/>
       <c s="27" t="str" r="G177"/>
       <c s="25" t="inlineStr" r="H177">
         <is>
-          <t xml:space="preserve">Calibrachoa</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I177"/>
       <c s="25" t="inlineStr" r="J177">
         <is>
-          <t xml:space="preserve">Minifamous Neo Double Dark Blue</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">Bronze Beauty</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K177">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L177">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M177">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N177">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P177">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q177"/>
       <c s="29" t="inlineStr" r="R177">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S177"/>
       <c s="31" t="str" r="T177"/>
       <c s="14" t="str" r="U177"/>
     </row>
-    <row r="178" ht="18" customHeight="1">
+    <row r="178" ht="18" customHeight="0">
       <c s="6" t="str" r="A178"/>
       <c s="25" t="inlineStr" r="D178">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E178"/>
       <c s="26" t="str" r="F178"/>
       <c s="27" t="str" r="G178"/>
       <c s="25" t="inlineStr" r="H178">
         <is>
-          <t xml:space="preserve">Calibrachoa</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I178"/>
       <c s="25" t="inlineStr" r="J178">
         <is>
-          <t xml:space="preserve">Minifamous Neo Orange + Eye</t>
-[...4 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">Caitlins Giant</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K178">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L178">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M178">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N178">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P178">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q178"/>
       <c s="29" t="inlineStr" r="R178">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S178"/>
       <c s="31" t="str" r="T178"/>
       <c s="14" t="str" r="U178"/>
     </row>
-    <row r="179" ht="18" customHeight="1">
+    <row r="179" ht="18" customHeight="0">
       <c s="6" t="str" r="A179"/>
       <c s="25" t="inlineStr" r="D179">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E179"/>
       <c s="26" t="str" r="F179"/>
       <c s="27" t="str" r="G179"/>
       <c s="25" t="inlineStr" r="H179">
         <is>
-          <t xml:space="preserve">Canna</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I179"/>
       <c s="25" t="inlineStr" r="J179">
         <is>
-          <t xml:space="preserve">Cannova Bronze Scarlet</t>
-[...4 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">Chocolate Chip</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K179">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L179">
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M179">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N179">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P179">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q179"/>
       <c s="29" t="inlineStr" r="R179">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S179"/>
       <c s="31" t="str" r="T179"/>
       <c s="14" t="str" r="U179"/>
     </row>
     <row r="180" ht="18" customHeight="0">
       <c s="6" t="str" r="A180"/>
       <c s="25" t="inlineStr" r="D180">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E180"/>
       <c s="26" t="str" r="F180"/>
       <c s="27" t="str" r="G180"/>
       <c s="25" t="inlineStr" r="H180">
         <is>
-          <t xml:space="preserve">Canna</t>
+          <t xml:space="preserve">Dianthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I180"/>
       <c s="25" t="inlineStr" r="J180">
         <is>
-          <t xml:space="preserve">Cannova Mango</t>
+          <t xml:space="preserve">Brilliant</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K180">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L180">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M180">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N180">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P180">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q180"/>
       <c s="29" t="inlineStr" r="R180">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S180"/>
       <c s="31" t="str" r="T180"/>
       <c s="14" t="str" r="U180"/>
     </row>
-    <row r="181" ht="18" customHeight="1">
+    <row r="181" ht="18" customHeight="0">
       <c s="6" t="str" r="A181"/>
       <c s="25" t="inlineStr" r="D181">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E181"/>
       <c s="26" t="str" r="F181"/>
       <c s="27" t="str" r="G181"/>
       <c s="25" t="inlineStr" r="H181">
         <is>
-          <t xml:space="preserve">Canna</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I181"/>
       <c s="25" t="inlineStr" r="J181">
         <is>
-          <t xml:space="preserve">Cannova Orange Shades</t>
-[...4 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">Blue Spruce</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K181">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L181">
+        <v>31</v>
       </c>
       <c s="29" t="inlineStr" r="M181">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N181">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P181">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q181"/>
       <c s="29" t="inlineStr" r="R181">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S181"/>
       <c s="31" t="str" r="T181"/>
       <c s="14" t="str" r="U181"/>
     </row>
     <row r="182" ht="18" customHeight="0">
       <c s="6" t="str" r="A182"/>
       <c s="25" t="inlineStr" r="D182">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E182"/>
       <c s="26" t="str" r="F182"/>
       <c s="27" t="str" r="G182"/>
       <c s="25" t="inlineStr" r="H182">
         <is>
-          <t xml:space="preserve">Canna</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I182"/>
       <c s="25" t="inlineStr" r="J182">
         <is>
-          <t xml:space="preserve">Cannova Yellow</t>
+          <t xml:space="preserve">Dragons Blood</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K182">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L182">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M182">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N182">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P182">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q182"/>
       <c s="29" t="inlineStr" r="R182">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S182"/>
       <c s="31" t="str" r="T182"/>
       <c s="14" t="str" r="U182"/>
     </row>
-    <row r="183" ht="18" customHeight="1">
+    <row r="183" ht="18" customHeight="0">
       <c s="6" t="str" r="A183"/>
       <c s="25" t="inlineStr" r="D183">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E183"/>
       <c s="26" t="str" r="F183"/>
       <c s="27" t="str" r="G183"/>
       <c s="25" t="inlineStr" r="H183">
         <is>
-          <t xml:space="preserve">Chlorophytum</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I183"/>
       <c s="25" t="inlineStr" r="J183">
         <is>
-          <t xml:space="preserve">White w/Green Edge</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">sieboldii</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K183">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L183">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M183">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N183">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P183">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q183"/>
       <c s="29" t="inlineStr" r="R183">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S183"/>
       <c s="31" t="str" r="T183"/>
       <c s="14" t="str" r="U183"/>
     </row>
     <row r="184" ht="18" customHeight="0">
       <c s="6" t="str" r="A184"/>
       <c s="25" t="inlineStr" r="D184">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">2.5 Perennial Accent (32/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E184"/>
       <c s="26" t="str" r="F184"/>
       <c s="27" t="str" r="G184"/>
       <c s="25" t="inlineStr" r="H184">
         <is>
-          <t xml:space="preserve">Cleome</t>
+          <t xml:space="preserve">Sempervirens</t>
         </is>
       </c>
       <c s="27" t="str" r="I184"/>
       <c s="25" t="inlineStr" r="J184">
         <is>
-          <t xml:space="preserve">Clementine Violet</t>
+          <t xml:space="preserve">Mix</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K184">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L184">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M184">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N184">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P184">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q184"/>
       <c s="29" t="inlineStr" r="R184">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S184"/>
       <c s="31" t="str" r="T184"/>
       <c s="14" t="str" r="U184"/>
     </row>
-    <row r="185" ht="18" customHeight="1">
+    <row r="185" ht="18" customHeight="0">
       <c s="6" t="str" r="A185"/>
       <c s="25" t="inlineStr" r="D185">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E185"/>
       <c s="26" t="str" r="F185"/>
       <c s="27" t="str" r="G185"/>
       <c s="25" t="inlineStr" r="H185">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Achillea</t>
         </is>
       </c>
       <c s="27" t="str" r="I185"/>
       <c s="25" t="inlineStr" r="J185">
         <is>
-          <t xml:space="preserve">Main Street Fifth Avenue</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">New Vintage Violet</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K185">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L185">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M185">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P185">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q185"/>
       <c s="29" t="inlineStr" r="R185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S185"/>
       <c s="31" t="str" r="T185"/>
       <c s="14" t="str" r="U185"/>
     </row>
-    <row r="186" ht="18" customHeight="1">
+    <row r="186" ht="18" customHeight="0">
       <c s="6" t="str" r="A186"/>
       <c s="25" t="inlineStr" r="D186">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E186"/>
       <c s="26" t="str" r="F186"/>
       <c s="27" t="str" r="G186"/>
       <c s="25" t="inlineStr" r="H186">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Achillea</t>
         </is>
       </c>
       <c s="27" t="str" r="I186"/>
       <c s="25" t="inlineStr" r="J186">
         <is>
-          <t xml:space="preserve">Main Street Lombard St</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Paprika</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K186">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L186">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M186">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N186">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P186">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q186"/>
       <c s="29" t="inlineStr" r="R186">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S186"/>
       <c s="31" t="str" r="T186"/>
       <c s="14" t="str" r="U186"/>
     </row>
-    <row r="187" ht="18" customHeight="1">
+    <row r="187" ht="18" customHeight="0">
       <c s="6" t="str" r="A187"/>
       <c s="25" t="inlineStr" r="D187">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E187"/>
       <c s="26" t="str" r="F187"/>
       <c s="27" t="str" r="G187"/>
       <c s="25" t="inlineStr" r="H187">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Achillea</t>
         </is>
       </c>
       <c s="27" t="str" r="I187"/>
       <c s="25" t="inlineStr" r="J187">
         <is>
-          <t xml:space="preserve">Main Street Orchard Road</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Terracotta</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K187">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L187">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M187">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N187">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P187">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q187"/>
       <c s="29" t="inlineStr" r="R187">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S187"/>
       <c s="31" t="str" r="T187"/>
       <c s="14" t="str" r="U187"/>
     </row>
-    <row r="188" ht="18" customHeight="1">
+    <row r="188" ht="18" customHeight="0">
       <c s="6" t="str" r="A188"/>
       <c s="25" t="inlineStr" r="D188">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E188"/>
       <c s="26" t="str" r="F188"/>
       <c s="27" t="str" r="G188"/>
       <c s="25" t="inlineStr" r="H188">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Agastache</t>
         </is>
       </c>
       <c s="27" t="str" r="I188"/>
       <c s="25" t="inlineStr" r="J188">
         <is>
-          <t xml:space="preserve">Terrascape All That Lava</t>
-[...4 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">Blue Fortune</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K188">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L188">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M188">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N188">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P188">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q188"/>
       <c s="29" t="inlineStr" r="R188">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S188"/>
       <c s="31" t="str" r="T188"/>
       <c s="14" t="str" r="U188"/>
     </row>
-    <row r="189" ht="18" customHeight="1">
+    <row r="189" ht="18" customHeight="0">
       <c s="6" t="str" r="A189"/>
       <c s="25" t="inlineStr" r="D189">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E189"/>
       <c s="26" t="str" r="F189"/>
       <c s="27" t="str" r="G189"/>
       <c s="25" t="inlineStr" r="H189">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I189"/>
       <c s="25" t="inlineStr" r="J189">
         <is>
-          <t xml:space="preserve">Terrascape Green Gecko</t>
-[...4 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">Burgundy Glow</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K189">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L189">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M189">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P189">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q189"/>
       <c s="29" t="inlineStr" r="R189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S189"/>
       <c s="31" t="str" r="T189"/>
       <c s="14" t="str" r="U189"/>
     </row>
-    <row r="190" ht="18" customHeight="1">
+    <row r="190" ht="18" customHeight="0">
       <c s="6" t="str" r="A190"/>
       <c s="25" t="inlineStr" r="D190">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E190"/>
       <c s="26" t="str" r="F190"/>
       <c s="27" t="str" r="G190"/>
       <c s="25" t="inlineStr" r="H190">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Ajuga</t>
         </is>
       </c>
       <c s="27" t="str" r="I190"/>
       <c s="25" t="inlineStr" r="J190">
         <is>
-          <t xml:space="preserve">Terrascape Lime and Shine</t>
-[...4 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">Silver Queen</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K190">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L190">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M190">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P190">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q190"/>
       <c s="29" t="inlineStr" r="R190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S190"/>
       <c s="31" t="str" r="T190"/>
       <c s="14" t="str" r="U190"/>
     </row>
-    <row r="191" ht="18" customHeight="1">
+    <row r="191" ht="18" customHeight="0">
       <c s="6" t="str" r="A191"/>
       <c s="25" t="inlineStr" r="D191">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E191"/>
       <c s="26" t="str" r="F191"/>
       <c s="27" t="str" r="G191"/>
       <c s="25" t="inlineStr" r="H191">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Alchemilla</t>
         </is>
       </c>
       <c s="27" t="str" r="I191"/>
       <c s="25" t="inlineStr" r="J191">
         <is>
-          <t xml:space="preserve">Terrascape Mojave Sunrise</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">mollis Thriller</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K191">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L191">
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M191">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P191">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q191"/>
       <c s="29" t="inlineStr" r="R191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S191"/>
       <c s="31" t="str" r="T191"/>
       <c s="14" t="str" r="U191"/>
     </row>
-    <row r="192" ht="18" customHeight="1">
+    <row r="192" ht="18" customHeight="0">
       <c s="6" t="str" r="A192"/>
       <c s="25" t="inlineStr" r="D192">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E192"/>
       <c s="26" t="str" r="F192"/>
       <c s="27" t="str" r="G192"/>
       <c s="25" t="inlineStr" r="H192">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Aquilegia</t>
         </is>
       </c>
       <c s="27" t="str" r="I192"/>
       <c s="25" t="inlineStr" r="J192">
         <is>
-          <t xml:space="preserve">Terrascape Paprika</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">alpina blue</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K192">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L192">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M192">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N192">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P192">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q192"/>
       <c s="29" t="inlineStr" r="R192">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S192"/>
       <c s="31" t="str" r="T192"/>
       <c s="14" t="str" r="U192"/>
     </row>
-    <row r="193" ht="18" customHeight="1">
+    <row r="193" ht="18" customHeight="0">
       <c s="6" t="str" r="A193"/>
       <c s="25" t="inlineStr" r="D193">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E193"/>
       <c s="26" t="str" r="F193"/>
       <c s="27" t="str" r="G193"/>
       <c s="25" t="inlineStr" r="H193">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Armeria</t>
         </is>
       </c>
       <c s="27" t="str" r="I193"/>
       <c s="25" t="inlineStr" r="J193">
         <is>
-          <t xml:space="preserve">Terrascape Queen</t>
-[...4 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Morning Star Deep Rose</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K193">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L193">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M193">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N193">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P193">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q193"/>
       <c s="29" t="inlineStr" r="R193">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S193"/>
       <c s="31" t="str" r="T193"/>
       <c s="14" t="str" r="U193"/>
     </row>
-    <row r="194" ht="18" customHeight="1">
+    <row r="194" ht="18" customHeight="0">
       <c s="6" t="str" r="A194"/>
       <c s="25" t="inlineStr" r="D194">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E194"/>
       <c s="26" t="str" r="F194"/>
       <c s="27" t="str" r="G194"/>
       <c s="25" t="inlineStr" r="H194">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Aster</t>
         </is>
       </c>
       <c s="27" t="str" r="I194"/>
       <c s="25" t="inlineStr" r="J194">
         <is>
-          <t xml:space="preserve">Terrascape Royal Delight</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">frikartii Monch</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K194">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L194">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M194">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N194">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P194">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q194"/>
       <c s="29" t="inlineStr" r="R194">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S194"/>
       <c s="31" t="str" r="T194"/>
       <c s="14" t="str" r="U194"/>
     </row>
-    <row r="195" ht="18" customHeight="1">
+    <row r="195" ht="18" customHeight="0">
       <c s="6" t="str" r="A195"/>
       <c s="25" t="inlineStr" r="D195">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E195"/>
       <c s="26" t="str" r="F195"/>
       <c s="27" t="str" r="G195"/>
       <c s="25" t="inlineStr" r="H195">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Astilbe</t>
         </is>
       </c>
       <c s="27" t="str" r="I195"/>
       <c s="25" t="inlineStr" r="J195">
         <is>
-          <t xml:space="preserve">Terrascape Sangria Splash</t>
-[...4 lines deleted...]
-        <v>9</v>
+          <t xml:space="preserve">arendsii Grande</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K195">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L195">
+        <v>39</v>
       </c>
       <c s="29" t="inlineStr" r="M195">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P195">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q195"/>
       <c s="29" t="inlineStr" r="R195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S195"/>
       <c s="31" t="str" r="T195"/>
       <c s="14" t="str" r="U195"/>
     </row>
-    <row r="196" ht="18" customHeight="1">
+    <row r="196" ht="18" customHeight="0">
       <c s="6" t="str" r="A196"/>
       <c s="25" t="inlineStr" r="D196">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E196"/>
       <c s="26" t="str" r="F196"/>
       <c s="27" t="str" r="G196"/>
       <c s="25" t="inlineStr" r="H196">
         <is>
-          <t xml:space="preserve">Coleus</t>
+          <t xml:space="preserve">Astilbe</t>
         </is>
       </c>
       <c s="27" t="str" r="I196"/>
       <c s="25" t="inlineStr" r="J196">
         <is>
-          <t xml:space="preserve">Wasabi</t>
-[...4 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">chinensis Taquetii</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K196">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L196">
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M196">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N196">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P196">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q196"/>
       <c s="29" t="inlineStr" r="R196">
         <is>
-          <t xml:space="preserve">2-H11W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S196"/>
       <c s="31" t="str" r="T196"/>
       <c s="14" t="str" r="U196"/>
     </row>
-    <row r="197" ht="18" customHeight="0">
+    <row r="197" ht="18" customHeight="1">
       <c s="6" t="str" r="A197"/>
       <c s="25" t="inlineStr" r="D197">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E197"/>
       <c s="26" t="str" r="F197"/>
       <c s="27" t="str" r="G197"/>
       <c s="25" t="inlineStr" r="H197">
         <is>
-          <t xml:space="preserve">Cuphea</t>
+          <t xml:space="preserve">Centranthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I197"/>
       <c s="25" t="inlineStr" r="J197">
         <is>
-          <t xml:space="preserve">Cubano Presidente</t>
-[...8 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">ruber Alba’</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K197"/>
+      <c s="28" r="L197">
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M197">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N197">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P197">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14</t>
         </is>
       </c>
       <c s="31" t="str" r="Q197"/>
       <c s="29" t="inlineStr" r="R197">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S197"/>
       <c s="31" t="str" r="T197"/>
       <c s="14" t="str" r="U197"/>
     </row>
-    <row r="198" ht="18" customHeight="0">
+    <row r="198" ht="18" customHeight="1">
       <c s="6" t="str" r="A198"/>
       <c s="25" t="inlineStr" r="D198">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E198"/>
       <c s="26" t="str" r="F198"/>
       <c s="27" t="str" r="G198"/>
       <c s="25" t="inlineStr" r="H198">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Centranthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I198"/>
       <c s="25" t="inlineStr" r="J198">
         <is>
-          <t xml:space="preserve">City Lights Golden Yellow</t>
-[...8 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">ruber var. coccineus</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K198"/>
+      <c s="28" r="L198">
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M198">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N198">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P198">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14</t>
         </is>
       </c>
       <c s="31" t="str" r="Q198"/>
       <c s="29" t="inlineStr" r="R198">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S198"/>
       <c s="31" t="str" r="T198"/>
       <c s="14" t="str" r="U198"/>
     </row>
-    <row r="199" ht="18" customHeight="0">
+    <row r="199" ht="18" customHeight="1">
       <c s="6" t="str" r="A199"/>
       <c s="25" t="inlineStr" r="D199">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E199"/>
       <c s="26" t="str" r="F199"/>
       <c s="27" t="str" r="G199"/>
       <c s="25" t="inlineStr" r="H199">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Digitalis</t>
         </is>
       </c>
       <c s="27" t="str" r="I199"/>
       <c s="25" t="inlineStr" r="J199">
         <is>
-          <t xml:space="preserve">City Lights Lavender Pink</t>
-[...8 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">grandiflora ambigue</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K199"/>
+      <c s="28" r="L199">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M199">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N199">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P199">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13</t>
         </is>
       </c>
       <c s="31" t="str" r="Q199"/>
       <c s="29" t="inlineStr" r="R199">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S199"/>
       <c s="31" t="str" r="T199"/>
       <c s="14" t="str" r="U199"/>
     </row>
     <row r="200" ht="18" customHeight="0">
       <c s="6" t="str" r="A200"/>
       <c s="25" t="inlineStr" r="D200">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E200"/>
       <c s="26" t="str" r="F200"/>
       <c s="27" t="str" r="G200"/>
       <c s="25" t="inlineStr" r="H200">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Eupatorium</t>
         </is>
       </c>
       <c s="27" t="str" r="I200"/>
       <c s="25" t="inlineStr" r="J200">
         <is>
-          <t xml:space="preserve">City Lights Neon</t>
+          <t xml:space="preserve">Little Joe</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K200">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L200">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M200">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P200">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q200"/>
       <c s="29" t="inlineStr" r="R200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S200"/>
       <c s="31" t="str" r="T200"/>
       <c s="14" t="str" r="U200"/>
     </row>
     <row r="201" ht="18" customHeight="0">
       <c s="6" t="str" r="A201"/>
       <c s="25" t="inlineStr" r="D201">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E201"/>
       <c s="26" t="str" r="F201"/>
       <c s="27" t="str" r="G201"/>
       <c s="25" t="inlineStr" r="H201">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Euphorbia</t>
         </is>
       </c>
       <c s="27" t="str" r="I201"/>
       <c s="25" t="inlineStr" r="J201">
         <is>
-          <t xml:space="preserve">City Lights Purple</t>
+          <t xml:space="preserve">polychroma Bonfire</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K201">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L201">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c s="29" t="inlineStr" r="M201">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P201">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q201"/>
       <c s="29" t="inlineStr" r="R201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S201"/>
       <c s="31" t="str" r="T201"/>
       <c s="14" t="str" r="U201"/>
     </row>
     <row r="202" ht="18" customHeight="0">
       <c s="6" t="str" r="A202"/>
       <c s="25" t="inlineStr" r="D202">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E202"/>
       <c s="26" t="str" r="F202"/>
       <c s="27" t="str" r="G202"/>
       <c s="25" t="inlineStr" r="H202">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Geum</t>
         </is>
       </c>
       <c s="27" t="str" r="I202"/>
       <c s="25" t="inlineStr" r="J202">
         <is>
-          <t xml:space="preserve">City Lights Red</t>
+          <t xml:space="preserve">Koi Orange</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K202">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L202">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M202">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N202">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P202">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q202"/>
       <c s="29" t="inlineStr" r="R202">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S202"/>
       <c s="31" t="str" r="T202"/>
       <c s="14" t="str" r="U202"/>
     </row>
     <row r="203" ht="18" customHeight="0">
       <c s="6" t="str" r="A203"/>
       <c s="25" t="inlineStr" r="D203">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E203"/>
       <c s="26" t="str" r="F203"/>
       <c s="27" t="str" r="G203"/>
       <c s="25" t="inlineStr" r="H203">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Grass Bouteloua</t>
         </is>
       </c>
       <c s="27" t="str" r="I203"/>
       <c s="25" t="inlineStr" r="J203">
         <is>
-          <t xml:space="preserve">Dalaya Purple and White</t>
+          <t xml:space="preserve">Gracilis</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K203">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L203">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c s="29" t="inlineStr" r="M203">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N203">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P203">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q203"/>
       <c s="29" t="inlineStr" r="R203">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S203"/>
       <c s="31" t="str" r="T203"/>
       <c s="14" t="str" r="U203"/>
     </row>
     <row r="204" ht="18" customHeight="0">
       <c s="6" t="str" r="A204"/>
       <c s="25" t="inlineStr" r="D204">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E204"/>
       <c s="26" t="str" r="F204"/>
       <c s="27" t="str" r="G204"/>
       <c s="25" t="inlineStr" r="H204">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Grass Miscanthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I204"/>
       <c s="25" t="inlineStr" r="J204">
         <is>
-          <t xml:space="preserve">Dalaya Raspberry</t>
+          <t xml:space="preserve">'Autumn Flame Grass'</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K204">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L204">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="M204">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N204">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P204">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q204"/>
       <c s="29" t="inlineStr" r="R204">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S204"/>
       <c s="31" t="str" r="T204"/>
       <c s="14" t="str" r="U204"/>
     </row>
     <row r="205" ht="18" customHeight="0">
       <c s="6" t="str" r="A205"/>
       <c s="25" t="inlineStr" r="D205">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E205"/>
       <c s="26" t="str" r="F205"/>
       <c s="27" t="str" r="G205"/>
       <c s="25" t="inlineStr" r="H205">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Helenium</t>
         </is>
       </c>
       <c s="27" t="str" r="I205"/>
       <c s="25" t="inlineStr" r="J205">
         <is>
-          <t xml:space="preserve">Hypnotica Lemon Swirl</t>
+          <t xml:space="preserve">Poncho</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K205">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L205">
         <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M205">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P205">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q205"/>
       <c s="29" t="inlineStr" r="R205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S205"/>
       <c s="31" t="str" r="T205"/>
       <c s="14" t="str" r="U205"/>
     </row>
     <row r="206" ht="18" customHeight="0">
       <c s="6" t="str" r="A206"/>
       <c s="25" t="inlineStr" r="D206">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E206"/>
       <c s="26" t="str" r="F206"/>
       <c s="27" t="str" r="G206"/>
       <c s="25" t="inlineStr" r="H206">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Helenium</t>
         </is>
       </c>
       <c s="27" t="str" r="I206"/>
       <c s="25" t="inlineStr" r="J206">
         <is>
-          <t xml:space="preserve">Hypnotica Orange</t>
+          <t xml:space="preserve">Siesta</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K206">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L206">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M206">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P206">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q206"/>
       <c s="29" t="inlineStr" r="R206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S206"/>
       <c s="31" t="str" r="T206"/>
       <c s="14" t="str" r="U206"/>
     </row>
     <row r="207" ht="18" customHeight="1">
       <c s="6" t="str" r="A207"/>
       <c s="25" t="inlineStr" r="D207">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E207"/>
       <c s="26" t="str" r="F207"/>
       <c s="27" t="str" r="G207"/>
       <c s="25" t="inlineStr" r="H207">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Kniphofia</t>
         </is>
       </c>
       <c s="27" t="str" r="I207"/>
       <c s="25" t="inlineStr" r="J207">
         <is>
-          <t xml:space="preserve">Revelation Pink</t>
+          <t xml:space="preserve">Flamenco’</t>
         </is>
       </c>
       <c s="26" t="str" r="K207"/>
       <c s="28" r="L207">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c s="29" t="inlineStr" r="M207">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N207">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P207">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q207"/>
       <c s="29" t="inlineStr" r="R207">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S207"/>
       <c s="31" t="str" r="T207"/>
       <c s="14" t="str" r="U207"/>
     </row>
     <row r="208" ht="18" customHeight="0">
       <c s="6" t="str" r="A208"/>
       <c s="25" t="inlineStr" r="D208">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E208"/>
       <c s="26" t="str" r="F208"/>
       <c s="27" t="str" r="G208"/>
       <c s="25" t="inlineStr" r="H208">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Lamiastrum</t>
         </is>
       </c>
       <c s="27" t="str" r="I208"/>
       <c s="25" t="inlineStr" r="J208">
         <is>
-          <t xml:space="preserve">Revelation Red</t>
+          <t xml:space="preserve">Hermans Pride</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K208">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L208">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M208">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N208">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P208">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q208"/>
       <c s="29" t="inlineStr" r="R208">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S208"/>
       <c s="31" t="str" r="T208"/>
       <c s="14" t="str" r="U208"/>
     </row>
-    <row r="209" ht="18" customHeight="1">
+    <row r="209" ht="18" customHeight="0">
       <c s="6" t="str" r="A209"/>
       <c s="25" t="inlineStr" r="D209">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E209"/>
       <c s="26" t="str" r="F209"/>
       <c s="27" t="str" r="G209"/>
       <c s="25" t="inlineStr" r="H209">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Lamium</t>
         </is>
       </c>
       <c s="27" t="str" r="I209"/>
       <c s="25" t="inlineStr" r="J209">
         <is>
-          <t xml:space="preserve">Revelation Soft Orange</t>
-[...4 lines deleted...]
-        <v>7</v>
+          <t xml:space="preserve">White Nancy</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K209">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L209">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M209">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N209">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P209">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q209"/>
       <c s="29" t="inlineStr" r="R209">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S209"/>
       <c s="31" t="str" r="T209"/>
       <c s="14" t="str" r="U209"/>
     </row>
     <row r="210" ht="18" customHeight="0">
       <c s="6" t="str" r="A210"/>
       <c s="25" t="inlineStr" r="D210">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E210"/>
       <c s="26" t="str" r="F210"/>
       <c s="27" t="str" r="G210"/>
       <c s="25" t="inlineStr" r="H210">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Lychnis</t>
         </is>
       </c>
       <c s="27" t="str" r="I210"/>
       <c s="25" t="inlineStr" r="J210">
         <is>
-          <t xml:space="preserve">Venti Mango</t>
+          <t xml:space="preserve">chalcedon</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K210">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L210">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c s="29" t="inlineStr" r="M210">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P210">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q210"/>
       <c s="29" t="inlineStr" r="R210">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6S</t>
         </is>
       </c>
       <c s="26" t="str" r="S210"/>
       <c s="31" t="str" r="T210"/>
       <c s="14" t="str" r="U210"/>
     </row>
-    <row r="211" ht="18" customHeight="1">
+    <row r="211" ht="18" customHeight="0">
       <c s="6" t="str" r="A211"/>
       <c s="25" t="inlineStr" r="D211">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E211"/>
       <c s="26" t="str" r="F211"/>
       <c s="27" t="str" r="G211"/>
       <c s="25" t="inlineStr" r="H211">
         <is>
-          <t xml:space="preserve">Dahlia</t>
+          <t xml:space="preserve">Lysimachia</t>
         </is>
       </c>
       <c s="27" t="str" r="I211"/>
       <c s="25" t="inlineStr" r="J211">
         <is>
-          <t xml:space="preserve">Venti Royal Purple</t>
-[...4 lines deleted...]
-        <v>9</v>
+          <t xml:space="preserve">Goldi</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K211">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L211">
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M211">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P211">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q211"/>
       <c s="29" t="inlineStr" r="R211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S211"/>
       <c s="31" t="str" r="T211"/>
       <c s="14" t="str" r="U211"/>
     </row>
-    <row r="212" ht="18" customHeight="1">
+    <row r="212" ht="18" customHeight="0">
       <c s="6" t="str" r="A212"/>
       <c s="25" t="inlineStr" r="D212">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E212"/>
       <c s="26" t="str" r="F212"/>
       <c s="27" t="str" r="G212"/>
       <c s="25" t="inlineStr" r="H212">
         <is>
-          <t xml:space="preserve">Dianthus</t>
+          <t xml:space="preserve">Monarda</t>
         </is>
       </c>
       <c s="27" t="str" r="I212"/>
       <c s="25" t="inlineStr" r="J212">
         <is>
-          <t xml:space="preserve">Telstar Scarlet</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Bee You Bee Free</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K212">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L212">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M212">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N212">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P212">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N5S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q212"/>
       <c s="29" t="inlineStr" r="R212">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S212"/>
       <c s="31" t="str" r="T212"/>
       <c s="14" t="str" r="U212"/>
     </row>
     <row r="213" ht="18" customHeight="1">
       <c s="6" t="str" r="A213"/>
       <c s="25" t="inlineStr" r="D213">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E213"/>
       <c s="26" t="str" r="F213"/>
       <c s="27" t="str" r="G213"/>
       <c s="25" t="inlineStr" r="H213">
         <is>
-          <t xml:space="preserve">Dorotheanthus</t>
+          <t xml:space="preserve">Nepeta</t>
         </is>
       </c>
       <c s="27" t="str" r="I213"/>
       <c s="25" t="inlineStr" r="J213">
         <is>
-          <t xml:space="preserve">Variegated (Mezoo Trailing Red)</t>
+          <t xml:space="preserve">Purrsian Blue</t>
         </is>
       </c>
       <c s="26" t="str" r="K213"/>
       <c s="28" r="L213">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M213">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N213">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P213">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q213"/>
       <c s="29" t="inlineStr" r="R213">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S213"/>
       <c s="31" t="str" r="T213"/>
       <c s="14" t="str" r="U213"/>
     </row>
     <row r="214" ht="18" customHeight="1">
       <c s="6" t="str" r="A214"/>
       <c s="25" t="inlineStr" r="D214">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E214"/>
       <c s="26" t="str" r="F214"/>
       <c s="27" t="str" r="G214"/>
       <c s="25" t="inlineStr" r="H214">
         <is>
-          <t xml:space="preserve">Dracaena</t>
+          <t xml:space="preserve">Nepeta</t>
         </is>
       </c>
       <c s="27" t="str" r="I214"/>
       <c s="25" t="inlineStr" r="J214">
         <is>
-          <t xml:space="preserve">Spike</t>
+          <t xml:space="preserve">Walkers Low</t>
         </is>
       </c>
       <c s="26" t="str" r="K214"/>
       <c s="28" r="L214">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M214">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N214">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P214">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q214"/>
       <c s="29" t="inlineStr" r="R214">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S214"/>
       <c s="31" t="str" r="T214"/>
       <c s="14" t="str" r="U214"/>
     </row>
-    <row r="215" ht="18" customHeight="1">
+    <row r="215" ht="18" customHeight="0">
       <c s="6" t="str" r="A215"/>
       <c s="25" t="inlineStr" r="D215">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E215"/>
       <c s="26" t="str" r="F215"/>
       <c s="27" t="str" r="G215"/>
       <c s="25" t="inlineStr" r="H215">
         <is>
-          <t xml:space="preserve">Fern</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I215"/>
       <c s="25" t="inlineStr" r="J215">
         <is>
-          <t xml:space="preserve">Athyrium Nippon Regal Red</t>
-[...4 lines deleted...]
-        <v>17</v>
+          <t xml:space="preserve">digitalis Dakota Burgundy</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K215">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L215">
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M215">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P215">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q215"/>
       <c s="29" t="inlineStr" r="R215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S215"/>
       <c s="31" t="str" r="T215"/>
       <c s="14" t="str" r="U215"/>
     </row>
-    <row r="216" ht="18" customHeight="1">
+    <row r="216" ht="18" customHeight="0">
       <c s="6" t="str" r="A216"/>
       <c s="25" t="inlineStr" r="D216">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E216"/>
       <c s="26" t="str" r="F216"/>
       <c s="27" t="str" r="G216"/>
       <c s="25" t="inlineStr" r="H216">
         <is>
-          <t xml:space="preserve">Fern</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I216"/>
       <c s="25" t="inlineStr" r="J216">
         <is>
-          <t xml:space="preserve">Boston Compacta</t>
-[...4 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">strictus</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K216">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L216">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M216">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P216">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q216"/>
       <c s="29" t="inlineStr" r="R216">
         <is>
-          <t xml:space="preserve">7-A2N</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S216"/>
       <c s="31" t="str" r="T216"/>
       <c s="14" t="str" r="U216"/>
     </row>
-    <row r="217" ht="18" customHeight="1">
+    <row r="217" ht="18" customHeight="0">
       <c s="6" t="str" r="A217"/>
       <c s="25" t="inlineStr" r="D217">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E217"/>
       <c s="26" t="str" r="F217"/>
       <c s="27" t="str" r="G217"/>
       <c s="25" t="inlineStr" r="H217">
         <is>
-          <t xml:space="preserve">Flowering Kale</t>
+          <t xml:space="preserve">Phlox</t>
         </is>
       </c>
       <c s="27" t="str" r="I217"/>
       <c s="25" t="inlineStr" r="J217">
         <is>
-          <t xml:space="preserve">Pigeon Purple</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">divericata Woodlander Periwinkle</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K217">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L217">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M217">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N217">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P217">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q217"/>
       <c s="29" t="inlineStr" r="R217">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S217"/>
       <c s="31" t="str" r="T217"/>
       <c s="14" t="str" r="U217"/>
     </row>
-    <row r="218" ht="18" customHeight="0">
+    <row r="218" ht="18" customHeight="1">
       <c s="6" t="str" r="A218"/>
       <c s="25" t="inlineStr" r="D218">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E218"/>
       <c s="26" t="str" r="F218"/>
       <c s="27" t="str" r="G218"/>
       <c s="25" t="inlineStr" r="H218">
         <is>
-          <t xml:space="preserve">Gomphrena</t>
+          <t xml:space="preserve">Platycodon</t>
         </is>
       </c>
       <c s="27" t="str" r="I218"/>
       <c s="25" t="inlineStr" r="J218">
         <is>
-          <t xml:space="preserve">PinBall Purple</t>
-[...8 lines deleted...]
-        <v>11</v>
+          <t xml:space="preserve">astra Popstar Pink</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K218"/>
+      <c s="28" r="L218">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M218">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N218">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P218">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q218"/>
       <c s="29" t="inlineStr" r="R218">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S218"/>
       <c s="31" t="str" r="T218"/>
       <c s="14" t="str" r="U218"/>
     </row>
     <row r="219" ht="18" customHeight="1">
       <c s="6" t="str" r="A219"/>
       <c s="25" t="inlineStr" r="D219">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E219"/>
       <c s="26" t="str" r="F219"/>
       <c s="27" t="str" r="G219"/>
       <c s="25" t="inlineStr" r="H219">
         <is>
-          <t xml:space="preserve">Grass Juncus</t>
+          <t xml:space="preserve">Platycodon</t>
         </is>
       </c>
       <c s="27" t="str" r="I219"/>
       <c s="25" t="inlineStr" r="J219">
         <is>
-          <t xml:space="preserve">Blue Dart</t>
+          <t xml:space="preserve">astra Semi Double White</t>
         </is>
       </c>
       <c s="26" t="str" r="K219"/>
       <c s="28" r="L219">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M219">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N219">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P219">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q219"/>
       <c s="29" t="inlineStr" r="R219">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S219"/>
       <c s="31" t="str" r="T219"/>
       <c s="14" t="str" r="U219"/>
     </row>
-    <row r="220" ht="18" customHeight="1">
+    <row r="220" ht="18" customHeight="0">
       <c s="6" t="str" r="A220"/>
       <c s="25" t="inlineStr" r="D220">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E220"/>
       <c s="26" t="str" r="F220"/>
       <c s="27" t="str" r="G220"/>
       <c s="25" t="inlineStr" r="H220">
         <is>
-          <t xml:space="preserve">Hypoestes</t>
+          <t xml:space="preserve">Sagina</t>
         </is>
       </c>
       <c s="27" t="str" r="I220"/>
       <c s="25" t="inlineStr" r="J220">
         <is>
-          <t xml:space="preserve">Lotty Dotty Pink</t>
-[...4 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">Aurea</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K220">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L220">
+        <v>28</v>
       </c>
       <c s="29" t="inlineStr" r="M220">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N220">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P220">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q220"/>
       <c s="29" t="inlineStr" r="R220">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S220"/>
       <c s="31" t="str" r="T220"/>
       <c s="14" t="str" r="U220"/>
     </row>
     <row r="221" ht="18" customHeight="0">
       <c s="6" t="str" r="A221"/>
       <c s="25" t="inlineStr" r="D221">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E221"/>
       <c s="26" t="str" r="F221"/>
       <c s="27" t="str" r="G221"/>
       <c s="25" t="inlineStr" r="H221">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Sagina</t>
         </is>
       </c>
       <c s="27" t="str" r="I221"/>
       <c s="25" t="inlineStr" r="J221">
         <is>
-          <t xml:space="preserve">Paradise Rococo Coral</t>
+          <t xml:space="preserve">Crispy</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K221">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L221">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c s="29" t="inlineStr" r="M221">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P221">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q221"/>
       <c s="29" t="inlineStr" r="R221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S221"/>
       <c s="31" t="str" r="T221"/>
       <c s="14" t="str" r="U221"/>
     </row>
     <row r="222" ht="18" customHeight="0">
       <c s="6" t="str" r="A222"/>
       <c s="25" t="inlineStr" r="D222">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E222"/>
       <c s="26" t="str" r="F222"/>
       <c s="27" t="str" r="G222"/>
       <c s="25" t="inlineStr" r="H222">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I222"/>
       <c s="25" t="inlineStr" r="J222">
         <is>
-          <t xml:space="preserve">Paradise Rococo White</t>
+          <t xml:space="preserve">nemerosa Caradonna</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K222">
         <is>
-          <t xml:space="preserve">GRN</t>
+          <t xml:space="preserve">B&amp;B</t>
         </is>
       </c>
       <c s="33" r="L222">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c s="29" t="inlineStr" r="M222">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N222">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P222">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q222"/>
       <c s="29" t="inlineStr" r="R222">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="26" t="str" r="S222"/>
       <c s="31" t="str" r="T222"/>
       <c s="14" t="str" r="U222"/>
     </row>
-    <row r="223" ht="18" customHeight="0">
+    <row r="223" ht="18" customHeight="1">
       <c s="6" t="str" r="A223"/>
       <c s="25" t="inlineStr" r="D223">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E223"/>
       <c s="26" t="str" r="F223"/>
       <c s="27" t="str" r="G223"/>
       <c s="25" t="inlineStr" r="H223">
         <is>
-          <t xml:space="preserve">Impatiens</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I223"/>
       <c s="25" t="inlineStr" r="J223">
         <is>
-          <t xml:space="preserve">Super Sonic White</t>
-[...8 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">nemorosa Snow Hill White</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K223"/>
+      <c s="28" r="L223">
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M223">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N223">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P223">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q223"/>
       <c s="29" t="inlineStr" r="R223">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S223"/>
       <c s="31" t="str" r="T223"/>
       <c s="14" t="str" r="U223"/>
     </row>
-    <row r="224" ht="18" customHeight="1">
+    <row r="224" ht="18" customHeight="0">
       <c s="6" t="str" r="A224"/>
       <c s="25" t="inlineStr" r="D224">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E224"/>
       <c s="26" t="str" r="F224"/>
       <c s="27" t="str" r="G224"/>
       <c s="25" t="inlineStr" r="H224">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I224"/>
       <c s="25" t="inlineStr" r="J224">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Hot Coral</t>
-[...4 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">Autumn Joy</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K224">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L224">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M224">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N224">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P224">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q224"/>
       <c s="29" t="inlineStr" r="R224">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S224"/>
       <c s="31" t="str" r="T224"/>
       <c s="14" t="str" r="U224"/>
     </row>
     <row r="225" ht="18" customHeight="0">
       <c s="6" t="str" r="A225"/>
       <c s="25" t="inlineStr" r="D225">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E225"/>
       <c s="26" t="str" r="F225"/>
       <c s="27" t="str" r="G225"/>
       <c s="25" t="inlineStr" r="H225">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I225"/>
       <c s="25" t="inlineStr" r="J225">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Hot Pink</t>
+          <t xml:space="preserve">Dragons Blood</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K225">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L225">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M225">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N225">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P225">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H17W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q225"/>
       <c s="29" t="inlineStr" r="R225">
         <is>
-          <t xml:space="preserve">2-H11E</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S225"/>
       <c s="31" t="str" r="T225"/>
       <c s="14" t="str" r="U225"/>
     </row>
     <row r="226" ht="18" customHeight="0">
       <c s="6" t="str" r="A226"/>
       <c s="25" t="inlineStr" r="D226">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E226"/>
       <c s="26" t="str" r="F226"/>
       <c s="27" t="str" r="G226"/>
       <c s="25" t="inlineStr" r="H226">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I226"/>
       <c s="25" t="inlineStr" r="J226">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Lavender</t>
+          <t xml:space="preserve">sieboldii</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K226">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L226">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M226">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P226">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q226"/>
       <c s="29" t="inlineStr" r="R226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S226"/>
       <c s="31" t="str" r="T226"/>
       <c s="14" t="str" r="U226"/>
     </row>
     <row r="227" ht="18" customHeight="0">
       <c s="6" t="str" r="A227"/>
       <c s="25" t="inlineStr" r="D227">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E227"/>
       <c s="26" t="str" r="F227"/>
       <c s="27" t="str" r="G227"/>
       <c s="25" t="inlineStr" r="H227">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I227"/>
       <c s="25" t="inlineStr" r="J227">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Lilac</t>
+          <t xml:space="preserve">Sunsparkler Blue Elf</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K227">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L227">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M227">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N227">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P227">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q227"/>
       <c s="29" t="inlineStr" r="R227">
         <is>
-          <t xml:space="preserve">7-D2N</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S227"/>
       <c s="31" t="str" r="T227"/>
       <c s="14" t="str" r="U227"/>
     </row>
-    <row r="228" ht="18" customHeight="1">
+    <row r="228" ht="18" customHeight="0">
       <c s="6" t="str" r="A228"/>
       <c s="25" t="inlineStr" r="D228">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E228"/>
       <c s="26" t="str" r="F228"/>
       <c s="27" t="str" r="G228"/>
       <c s="25" t="inlineStr" r="H228">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I228"/>
       <c s="25" t="inlineStr" r="J228">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Orange</t>
-[...4 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">Sunsparkler Firecracker</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K228">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L228">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M228">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N228">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P228">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q228"/>
       <c s="29" t="inlineStr" r="R228">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S228"/>
       <c s="31" t="str" r="T228"/>
       <c s="14" t="str" r="U228"/>
     </row>
-    <row r="229" ht="18" customHeight="1">
+    <row r="229" ht="18" customHeight="0">
       <c s="6" t="str" r="A229"/>
       <c s="25" t="inlineStr" r="D229">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E229"/>
       <c s="26" t="str" r="F229"/>
       <c s="27" t="str" r="G229"/>
       <c s="25" t="inlineStr" r="H229">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I229"/>
       <c s="25" t="inlineStr" r="J229">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Orchid Blush</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Sunsparkler Lime Twister</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K229">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L229">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M229">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P229">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q229"/>
       <c s="29" t="inlineStr" r="R229">
         <is>
-          <t xml:space="preserve">7-B1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S229"/>
       <c s="31" t="str" r="T229"/>
       <c s="14" t="str" r="U229"/>
     </row>
-    <row r="230" ht="18" customHeight="1">
+    <row r="230" ht="18" customHeight="0">
       <c s="6" t="str" r="A230"/>
       <c s="25" t="inlineStr" r="D230">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E230"/>
       <c s="26" t="str" r="F230"/>
       <c s="27" t="str" r="G230"/>
       <c s="25" t="inlineStr" r="H230">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I230"/>
       <c s="25" t="inlineStr" r="J230">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Purple</t>
-[...4 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">Sunsparkler Wildfire</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K230">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L230">
+        <v>14</v>
       </c>
       <c s="29" t="inlineStr" r="M230">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N230">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P230">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q230"/>
       <c s="29" t="inlineStr" r="R230">
         <is>
-          <t xml:space="preserve">2-H11W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S230"/>
       <c s="31" t="str" r="T230"/>
       <c s="14" t="str" r="U230"/>
     </row>
-    <row r="231" ht="18" customHeight="1">
+    <row r="231" ht="18" customHeight="0">
       <c s="6" t="str" r="A231"/>
       <c s="25" t="inlineStr" r="D231">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E231"/>
       <c s="26" t="str" r="F231"/>
       <c s="27" t="str" r="G231"/>
       <c s="25" t="inlineStr" r="H231">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sempervivum</t>
         </is>
       </c>
       <c s="27" t="str" r="I231"/>
       <c s="25" t="inlineStr" r="J231">
         <is>
-          <t xml:space="preserve">Sunpatiens Compact Red</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Commander Hay</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K231">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L231">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M231">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P231">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q231"/>
       <c s="29" t="inlineStr" r="R231">
         <is>
-          <t xml:space="preserve">7-C4W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S231"/>
       <c s="31" t="str" r="T231"/>
       <c s="14" t="str" r="U231"/>
     </row>
     <row r="232" ht="18" customHeight="0">
       <c s="6" t="str" r="A232"/>
       <c s="25" t="inlineStr" r="D232">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E232"/>
       <c s="26" t="str" r="F232"/>
       <c s="27" t="str" r="G232"/>
       <c s="25" t="inlineStr" r="H232">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Sempervivum</t>
         </is>
       </c>
       <c s="27" t="str" r="I232"/>
       <c s="25" t="inlineStr" r="J232">
         <is>
-          <t xml:space="preserve">Sunpatiens Vigorous Lavender Splash</t>
+          <t xml:space="preserve">Sunset</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K232">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L232">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M232">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N232">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P232">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q232"/>
       <c s="29" t="inlineStr" r="R232">
         <is>
-          <t xml:space="preserve">7-B1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S232"/>
       <c s="31" t="str" r="T232"/>
       <c s="14" t="str" r="U232"/>
     </row>
-    <row r="233" ht="18" customHeight="1">
+    <row r="233" ht="18" customHeight="0">
       <c s="6" t="str" r="A233"/>
       <c s="25" t="inlineStr" r="D233">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E233"/>
       <c s="26" t="str" r="F233"/>
       <c s="27" t="str" r="G233"/>
       <c s="25" t="inlineStr" r="H233">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Solidago</t>
         </is>
       </c>
       <c s="27" t="str" r="I233"/>
       <c s="25" t="inlineStr" r="J233">
         <is>
-          <t xml:space="preserve">Sunpatiens Vigorous Pink Kiss</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Little Lemon</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K233">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L233">
+        <v>26</v>
       </c>
       <c s="29" t="inlineStr" r="M233">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N233">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P233">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q233"/>
       <c s="29" t="inlineStr" r="R233">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S233"/>
       <c s="31" t="str" r="T233"/>
       <c s="14" t="str" r="U233"/>
     </row>
     <row r="234" ht="18" customHeight="0">
       <c s="6" t="str" r="A234"/>
       <c s="25" t="inlineStr" r="D234">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E234"/>
       <c s="26" t="str" r="F234"/>
       <c s="27" t="str" r="G234"/>
       <c s="25" t="inlineStr" r="H234">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Stachys</t>
         </is>
       </c>
       <c s="27" t="str" r="I234"/>
       <c s="25" t="inlineStr" r="J234">
         <is>
-          <t xml:space="preserve">Sunpatiens Vigorous Purple</t>
+          <t xml:space="preserve">Helene Von Stein</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K234">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L234">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M234">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N234">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P234">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H14</t>
         </is>
       </c>
       <c s="31" t="str" r="Q234"/>
       <c s="29" t="inlineStr" r="R234">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S234"/>
       <c s="31" t="str" r="T234"/>
       <c s="14" t="str" r="U234"/>
     </row>
     <row r="235" ht="18" customHeight="0">
       <c s="6" t="str" r="A235"/>
       <c s="25" t="inlineStr" r="D235">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E235"/>
       <c s="26" t="str" r="F235"/>
       <c s="27" t="str" r="G235"/>
       <c s="25" t="inlineStr" r="H235">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Teucrium</t>
         </is>
       </c>
       <c s="27" t="str" r="I235"/>
       <c s="25" t="inlineStr" r="J235">
         <is>
-          <t xml:space="preserve">Sunpatiens Vigorous Tropical Salmon</t>
+          <t xml:space="preserve">Harlequins Silver</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K235">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L235">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M235">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N235">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P235">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q235"/>
       <c s="29" t="inlineStr" r="R235">
         <is>
-          <t xml:space="preserve">7-B1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S235"/>
       <c s="31" t="str" r="T235"/>
       <c s="14" t="str" r="U235"/>
     </row>
     <row r="236" ht="18" customHeight="0">
       <c s="6" t="str" r="A236"/>
       <c s="25" t="inlineStr" r="D236">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E236"/>
       <c s="26" t="str" r="F236"/>
       <c s="27" t="str" r="G236"/>
       <c s="25" t="inlineStr" r="H236">
         <is>
-          <t xml:space="preserve">Impatiens hybrida</t>
+          <t xml:space="preserve">Thalictrum</t>
         </is>
       </c>
       <c s="27" t="str" r="I236"/>
       <c s="25" t="inlineStr" r="J236">
         <is>
-          <t xml:space="preserve">Sunpatiens Vigorous Tropical White</t>
+          <t xml:space="preserve">aquilegifolium</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K236">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L236">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M236">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P236">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q236"/>
       <c s="29" t="inlineStr" r="R236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S236"/>
       <c s="31" t="str" r="T236"/>
       <c s="14" t="str" r="U236"/>
     </row>
     <row r="237" ht="18" customHeight="0">
       <c s="6" t="str" r="A237"/>
       <c s="25" t="inlineStr" r="D237">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">4.5 Sq Pot Perennial Premium (10/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E237"/>
       <c s="26" t="str" r="F237"/>
       <c s="27" t="str" r="G237"/>
       <c s="25" t="inlineStr" r="H237">
         <is>
-          <t xml:space="preserve">Impatiens New Guinea</t>
+          <t xml:space="preserve">Vinca</t>
         </is>
       </c>
       <c s="27" t="str" r="I237"/>
       <c s="25" t="inlineStr" r="J237">
         <is>
-          <t xml:space="preserve">Paradise Rokoko Beatrice</t>
+          <t xml:space="preserve">minor Illumination</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K237">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L237">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c s="29" t="inlineStr" r="M237">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N237">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P237">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q237"/>
       <c s="29" t="inlineStr" r="R237">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S237"/>
       <c s="31" t="str" r="T237"/>
       <c s="14" t="str" r="U237"/>
     </row>
     <row r="238" ht="18" customHeight="0">
       <c s="6" t="str" r="A238"/>
       <c s="25" t="inlineStr" r="D238">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E238"/>
       <c s="26" t="str" r="F238"/>
       <c s="27" t="str" r="G238"/>
       <c s="25" t="inlineStr" r="H238">
         <is>
-          <t xml:space="preserve">Impatiens New Guinea</t>
+          <t xml:space="preserve">Achillea</t>
         </is>
       </c>
       <c s="27" t="str" r="I238"/>
       <c s="25" t="inlineStr" r="J238">
         <is>
-          <t xml:space="preserve">Paradise Rokoko Lavender</t>
+          <t xml:space="preserve">Moonshine</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K238">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L238">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M238">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N238">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P238">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q238"/>
       <c s="29" t="inlineStr" r="R238">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S238"/>
       <c s="31" t="str" r="T238"/>
       <c s="14" t="str" r="U238"/>
     </row>
     <row r="239" ht="18" customHeight="0">
       <c s="6" t="str" r="A239"/>
       <c s="25" t="inlineStr" r="D239">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E239"/>
       <c s="26" t="str" r="F239"/>
       <c s="27" t="str" r="G239"/>
       <c s="25" t="inlineStr" r="H239">
         <is>
-          <t xml:space="preserve">Impatiens New Guinea</t>
+          <t xml:space="preserve">Alcea</t>
         </is>
       </c>
       <c s="27" t="str" r="I239"/>
       <c s="25" t="inlineStr" r="J239">
         <is>
-          <t xml:space="preserve">Paradise Rokoko Violet</t>
+          <t xml:space="preserve">Peaches N Dreams</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K239">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L239">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M239">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N239">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P239">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q239"/>
       <c s="29" t="inlineStr" r="R239">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S239"/>
       <c s="31" t="str" r="T239"/>
       <c s="14" t="str" r="U239"/>
     </row>
     <row r="240" ht="18" customHeight="0">
       <c s="6" t="str" r="A240"/>
       <c s="25" t="inlineStr" r="D240">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E240"/>
       <c s="26" t="str" r="F240"/>
       <c s="27" t="str" r="G240"/>
       <c s="25" t="inlineStr" r="H240">
         <is>
-          <t xml:space="preserve">Impatiens New Guinea</t>
+          <t xml:space="preserve">Aquilegia</t>
         </is>
       </c>
       <c s="27" t="str" r="I240"/>
       <c s="25" t="inlineStr" r="J240">
         <is>
-          <t xml:space="preserve">Paradise Select Light Rose</t>
+          <t xml:space="preserve">chrysantha Denver Gold</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K240">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L240">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M240">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N240">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P240">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q240"/>
       <c s="29" t="inlineStr" r="R240">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S240"/>
       <c s="31" t="str" r="T240"/>
       <c s="14" t="str" r="U240"/>
     </row>
-    <row r="241" ht="18" customHeight="1">
+    <row r="241" ht="18" customHeight="0">
       <c s="6" t="str" r="A241"/>
       <c s="25" t="inlineStr" r="D241">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E241"/>
       <c s="26" t="str" r="F241"/>
       <c s="27" t="str" r="G241"/>
       <c s="25" t="inlineStr" r="H241">
         <is>
-          <t xml:space="preserve">Ipomoea</t>
+          <t xml:space="preserve">Artemesia</t>
         </is>
       </c>
       <c s="27" t="str" r="I241"/>
       <c s="25" t="inlineStr" r="J241">
         <is>
-          <t xml:space="preserve">FloraMia Nero</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Powis Castle</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K241">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L241">
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M241">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P241">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N4N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q241"/>
       <c s="29" t="inlineStr" r="R241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S241"/>
       <c s="31" t="str" r="T241"/>
       <c s="14" t="str" r="U241"/>
     </row>
-    <row r="242" ht="18" customHeight="1">
+    <row r="242" ht="18" customHeight="0">
       <c s="6" t="str" r="A242"/>
       <c s="25" t="inlineStr" r="D242">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E242"/>
       <c s="26" t="str" r="F242"/>
       <c s="27" t="str" r="G242"/>
       <c s="25" t="inlineStr" r="H242">
         <is>
-          <t xml:space="preserve">Ipomoea</t>
+          <t xml:space="preserve">Artemesia</t>
         </is>
       </c>
       <c s="27" t="str" r="I242"/>
       <c s="25" t="inlineStr" r="J242">
         <is>
-          <t xml:space="preserve">Marguerite</t>
-[...4 lines deleted...]
-        <v>66</v>
+          <t xml:space="preserve">Sea Salt</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K242">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L242">
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M242">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N242">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P242">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q242"/>
       <c s="29" t="inlineStr" r="R242">
         <is>
-          <t xml:space="preserve">7-B2S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S242"/>
       <c s="31" t="str" r="T242"/>
       <c s="14" t="str" r="U242"/>
     </row>
-    <row r="243" ht="18" customHeight="1">
+    <row r="243" ht="18" customHeight="0">
       <c s="6" t="str" r="A243"/>
       <c s="25" t="inlineStr" r="D243">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E243"/>
       <c s="26" t="str" r="F243"/>
       <c s="27" t="str" r="G243"/>
       <c s="25" t="inlineStr" r="H243">
         <is>
-          <t xml:space="preserve">Ipomoea</t>
+          <t xml:space="preserve">Aster</t>
         </is>
       </c>
       <c s="27" t="str" r="I243"/>
       <c s="25" t="inlineStr" r="J243">
         <is>
-          <t xml:space="preserve">Sweet Georgia Heart Light Green</t>
-[...4 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Lady in Black</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K243">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L243">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M243">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N243">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P243">
         <is>
-          <t xml:space="preserve">1-H1S</t>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q243"/>
       <c s="29" t="inlineStr" r="R243">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S243"/>
       <c s="31" t="str" r="T243"/>
       <c s="14" t="str" r="U243"/>
     </row>
-    <row r="244" ht="18" customHeight="1">
+    <row r="244" ht="18" customHeight="0">
       <c s="6" t="str" r="A244"/>
       <c s="25" t="inlineStr" r="D244">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E244"/>
       <c s="26" t="str" r="F244"/>
       <c s="27" t="str" r="G244"/>
       <c s="25" t="inlineStr" r="H244">
         <is>
-          <t xml:space="preserve">Isotoma</t>
+          <t xml:space="preserve">Astilbe</t>
         </is>
       </c>
       <c s="27" t="str" r="I244"/>
       <c s="25" t="inlineStr" r="J244">
         <is>
-          <t xml:space="preserve">Fizz N Pop Pretty In Pink</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Fanal</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K244">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L244">
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M244">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P244">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q244"/>
       <c s="29" t="inlineStr" r="R244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S244"/>
       <c s="31" t="str" r="T244"/>
       <c s="14" t="str" r="U244"/>
     </row>
     <row r="245" ht="18" customHeight="0">
       <c s="6" t="str" r="A245"/>
       <c s="25" t="inlineStr" r="D245">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E245"/>
       <c s="26" t="str" r="F245"/>
       <c s="27" t="str" r="G245"/>
       <c s="25" t="inlineStr" r="H245">
         <is>
-          <t xml:space="preserve">Lantana</t>
+          <t xml:space="preserve">Astilbe</t>
         </is>
       </c>
       <c s="27" t="str" r="I245"/>
       <c s="25" t="inlineStr" r="J245">
         <is>
-          <t xml:space="preserve">Bandana Black Cherry</t>
+          <t xml:space="preserve">Younique Carmine</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K245">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L245">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M245">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N245">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P245">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q245"/>
       <c s="29" t="inlineStr" r="R245">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S245"/>
       <c s="31" t="str" r="T245"/>
       <c s="14" t="str" r="U245"/>
     </row>
     <row r="246" ht="18" customHeight="0">
       <c s="6" t="str" r="A246"/>
       <c s="25" t="inlineStr" r="D246">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E246"/>
       <c s="26" t="str" r="F246"/>
       <c s="27" t="str" r="G246"/>
       <c s="25" t="inlineStr" r="H246">
         <is>
-          <t xml:space="preserve">Lantana</t>
+          <t xml:space="preserve">Baptisia</t>
         </is>
       </c>
       <c s="27" t="str" r="I246"/>
       <c s="25" t="inlineStr" r="J246">
         <is>
-          <t xml:space="preserve">Bandana Cherry</t>
+          <t xml:space="preserve">American Goldfinch</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K246">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L246">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M246">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P246">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q246"/>
       <c s="29" t="inlineStr" r="R246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S246"/>
       <c s="31" t="str" r="T246"/>
       <c s="14" t="str" r="U246"/>
     </row>
     <row r="247" ht="18" customHeight="0">
       <c s="6" t="str" r="A247"/>
       <c s="25" t="inlineStr" r="D247">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E247"/>
       <c s="26" t="str" r="F247"/>
       <c s="27" t="str" r="G247"/>
       <c s="25" t="inlineStr" r="H247">
         <is>
-          <t xml:space="preserve">Lantana</t>
+          <t xml:space="preserve">Baptisia</t>
         </is>
       </c>
       <c s="27" t="str" r="I247"/>
       <c s="25" t="inlineStr" r="J247">
         <is>
-          <t xml:space="preserve">Bandolista Mango</t>
+          <t xml:space="preserve">Indigo Spires</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K247">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L247">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M247">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N247">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P247">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q247"/>
       <c s="29" t="inlineStr" r="R247">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S247"/>
       <c s="31" t="str" r="T247"/>
       <c s="14" t="str" r="U247"/>
     </row>
-    <row r="248" ht="18" customHeight="1">
+    <row r="248" ht="18" customHeight="0">
       <c s="6" t="str" r="A248"/>
       <c s="25" t="inlineStr" r="D248">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E248"/>
       <c s="26" t="str" r="F248"/>
       <c s="27" t="str" r="G248"/>
       <c s="25" t="inlineStr" r="H248">
         <is>
-          <t xml:space="preserve">Lobularia</t>
+          <t xml:space="preserve">Baptisia</t>
         </is>
       </c>
       <c s="27" t="str" r="I248"/>
       <c s="25" t="inlineStr" r="J248">
         <is>
-          <t xml:space="preserve">Compact Purple Stream</t>
-[...4 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">Plum Rosy</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K248">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L248">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M248">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P248">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q248"/>
       <c s="29" t="inlineStr" r="R248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S248"/>
       <c s="31" t="str" r="T248"/>
       <c s="14" t="str" r="U248"/>
     </row>
-    <row r="249" ht="18" customHeight="1">
+    <row r="249" ht="18" customHeight="0">
       <c s="6" t="str" r="A249"/>
       <c s="25" t="inlineStr" r="D249">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E249"/>
       <c s="26" t="str" r="F249"/>
       <c s="27" t="str" r="G249"/>
       <c s="25" t="inlineStr" r="H249">
         <is>
-          <t xml:space="preserve">Lobularia</t>
+          <t xml:space="preserve">Bergenia</t>
         </is>
       </c>
       <c s="27" t="str" r="I249"/>
       <c s="25" t="inlineStr" r="J249">
         <is>
-          <t xml:space="preserve">Compact Violet</t>
-[...4 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">cordifolia</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K249">
+        <is>
+          <t xml:space="preserve">BUD</t>
+        </is>
+      </c>
+      <c s="33" r="L249">
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M249">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N249">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P249">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q249"/>
       <c s="29" t="inlineStr" r="R249">
         <is>
-          <t xml:space="preserve">7-C4W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S249"/>
       <c s="31" t="str" r="T249"/>
       <c s="14" t="str" r="U249"/>
     </row>
-    <row r="250" ht="18" customHeight="1">
+    <row r="250" ht="18" customHeight="0">
       <c s="6" t="str" r="A250"/>
       <c s="25" t="inlineStr" r="D250">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E250"/>
       <c s="26" t="str" r="F250"/>
       <c s="27" t="str" r="G250"/>
       <c s="25" t="inlineStr" r="H250">
         <is>
-          <t xml:space="preserve">Lotus</t>
+          <t xml:space="preserve">Brunnera</t>
         </is>
       </c>
       <c s="27" t="str" r="I250"/>
       <c s="25" t="inlineStr" r="J250">
         <is>
-          <t xml:space="preserve">Parrots Beak</t>
-[...4 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">Silver Heart</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K250">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L250">
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M250">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N250">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P250">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q250"/>
       <c s="29" t="inlineStr" r="R250">
         <is>
-          <t xml:space="preserve">1-H1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S250"/>
       <c s="31" t="str" r="T250"/>
       <c s="14" t="str" r="U250"/>
     </row>
-    <row r="251" ht="18" customHeight="1">
+    <row r="251" ht="18" customHeight="0">
       <c s="6" t="str" r="A251"/>
       <c s="25" t="inlineStr" r="D251">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E251"/>
       <c s="26" t="str" r="F251"/>
       <c s="27" t="str" r="G251"/>
       <c s="25" t="inlineStr" r="H251">
         <is>
-          <t xml:space="preserve">Lysimachia</t>
+          <t xml:space="preserve">Coreopsis</t>
         </is>
       </c>
       <c s="27" t="str" r="I251"/>
       <c s="25" t="inlineStr" r="J251">
         <is>
-          <t xml:space="preserve">Goldilocks</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">hybrid Uptick Gold and Bronze</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K251">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L251">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M251">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P251">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N1N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q251"/>
       <c s="29" t="inlineStr" r="R251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S251"/>
       <c s="31" t="str" r="T251"/>
       <c s="14" t="str" r="U251"/>
     </row>
     <row r="252" ht="18" customHeight="0">
       <c s="6" t="str" r="A252"/>
       <c s="25" t="inlineStr" r="D252">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E252"/>
       <c s="26" t="str" r="F252"/>
       <c s="27" t="str" r="G252"/>
       <c s="25" t="inlineStr" r="H252">
         <is>
-          <t xml:space="preserve">Mandevilla</t>
+          <t xml:space="preserve">Digitalis</t>
         </is>
       </c>
       <c s="27" t="str" r="I252"/>
       <c s="25" t="inlineStr" r="J252">
         <is>
-          <t xml:space="preserve">Madinia Coral Pink</t>
+          <t xml:space="preserve">Dalmation Mix</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K252">
         <is>
           <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L252">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c s="29" t="inlineStr" r="M252">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P252">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q252"/>
       <c s="29" t="inlineStr" r="R252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S252"/>
       <c s="31" t="str" r="T252"/>
       <c s="14" t="str" r="U252"/>
     </row>
     <row r="253" ht="18" customHeight="1">
       <c s="6" t="str" r="A253"/>
       <c s="25" t="inlineStr" r="D253">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E253"/>
       <c s="26" t="str" r="F253"/>
       <c s="27" t="str" r="G253"/>
       <c s="25" t="inlineStr" r="H253">
         <is>
-          <t xml:space="preserve">Millet</t>
+          <t xml:space="preserve">Eupatorium</t>
         </is>
       </c>
       <c s="27" t="str" r="I253"/>
       <c s="25" t="inlineStr" r="J253">
         <is>
-          <t xml:space="preserve">Purple Baron</t>
+          <t xml:space="preserve">maculatum Baby Joe</t>
         </is>
       </c>
       <c s="26" t="str" r="K253"/>
       <c s="28" r="L253">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M253">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N253">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P253">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA2</t>
         </is>
       </c>
       <c s="31" t="str" r="Q253"/>
       <c s="29" t="inlineStr" r="R253">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S253"/>
       <c s="31" t="str" r="T253"/>
       <c s="14" t="str" r="U253"/>
     </row>
-    <row r="254" ht="18" customHeight="0">
+    <row r="254" ht="18" customHeight="1">
       <c s="6" t="str" r="A254"/>
       <c s="25" t="inlineStr" r="D254">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E254"/>
       <c s="26" t="str" r="F254"/>
       <c s="27" t="str" r="G254"/>
       <c s="25" t="inlineStr" r="H254">
         <is>
-          <t xml:space="preserve">Nemesia</t>
+          <t xml:space="preserve">Gaura</t>
         </is>
       </c>
       <c s="27" t="str" r="I254"/>
       <c s="25" t="inlineStr" r="J254">
         <is>
-          <t xml:space="preserve">Escential Blueberry Custard</t>
-[...8 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">Belleza Dark Pink</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K254"/>
+      <c s="28" r="L254">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M254">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N254">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P254">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q254"/>
       <c s="29" t="inlineStr" r="R254">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S254"/>
       <c s="31" t="str" r="T254"/>
       <c s="14" t="str" r="U254"/>
     </row>
     <row r="255" ht="18" customHeight="0">
       <c s="6" t="str" r="A255"/>
       <c s="25" t="inlineStr" r="D255">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E255"/>
       <c s="26" t="str" r="F255"/>
       <c s="27" t="str" r="G255"/>
       <c s="25" t="inlineStr" r="H255">
         <is>
-          <t xml:space="preserve">Nemesia</t>
+          <t xml:space="preserve">Grass Calamagrostis</t>
         </is>
       </c>
       <c s="27" t="str" r="I255"/>
       <c s="25" t="inlineStr" r="J255">
         <is>
-          <t xml:space="preserve">Escential Sugarberry</t>
+          <t xml:space="preserve">Karl Foerster</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K255">
         <is>
           <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L255">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c s="29" t="inlineStr" r="M255">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N255">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P255">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q255"/>
       <c s="29" t="inlineStr" r="R255">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S255"/>
       <c s="31" t="str" r="T255"/>
       <c s="14" t="str" r="U255"/>
     </row>
     <row r="256" ht="18" customHeight="0">
       <c s="6" t="str" r="A256"/>
       <c s="25" t="inlineStr" r="D256">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E256"/>
       <c s="26" t="str" r="F256"/>
       <c s="27" t="str" r="G256"/>
       <c s="25" t="inlineStr" r="H256">
         <is>
-          <t xml:space="preserve">Nemesia</t>
+          <t xml:space="preserve">Grass Miscanthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I256"/>
       <c s="25" t="inlineStr" r="J256">
         <is>
-          <t xml:space="preserve">Nesia Denim</t>
+          <t xml:space="preserve">sinensis Morning Light</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K256">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L256">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M256">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P256">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q256"/>
       <c s="29" t="inlineStr" r="R256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S256"/>
       <c s="31" t="str" r="T256"/>
       <c s="14" t="str" r="U256"/>
     </row>
     <row r="257" ht="18" customHeight="0">
       <c s="6" t="str" r="A257"/>
       <c s="25" t="inlineStr" r="D257">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E257"/>
       <c s="26" t="str" r="F257"/>
       <c s="27" t="str" r="G257"/>
       <c s="25" t="inlineStr" r="H257">
         <is>
-          <t xml:space="preserve">Nemesia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I257"/>
       <c s="25" t="inlineStr" r="J257">
         <is>
-          <t xml:space="preserve">Nessie Plus Cherry on Ice</t>
+          <t xml:space="preserve">Surprise Grape</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K257">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L257">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M257">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N257">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P257">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q257"/>
       <c s="29" t="inlineStr" r="R257">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S257"/>
       <c s="31" t="str" r="T257"/>
       <c s="14" t="str" r="U257"/>
     </row>
     <row r="258" ht="18" customHeight="0">
       <c s="6" t="str" r="A258"/>
       <c s="25" t="inlineStr" r="D258">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E258"/>
       <c s="26" t="str" r="F258"/>
       <c s="27" t="str" r="G258"/>
       <c s="25" t="inlineStr" r="H258">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I258"/>
       <c s="25" t="inlineStr" r="J258">
         <is>
-          <t xml:space="preserve">Beastie Dynamic Bicolor</t>
+          <t xml:space="preserve">Elegans</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K258">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L258">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c s="29" t="inlineStr" r="M258">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N258">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P258">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q258"/>
       <c s="29" t="inlineStr" r="R258">
         <is>
-          <t xml:space="preserve">7-B1S</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S258"/>
       <c s="31" t="str" r="T258"/>
       <c s="14" t="str" r="U258"/>
     </row>
-    <row r="259" ht="18" customHeight="0">
+    <row r="259" ht="18" customHeight="1">
       <c s="6" t="str" r="A259"/>
       <c s="25" t="inlineStr" r="D259">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E259"/>
       <c s="26" t="str" r="F259"/>
       <c s="27" t="str" r="G259"/>
       <c s="25" t="inlineStr" r="H259">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I259"/>
       <c s="25" t="inlineStr" r="J259">
         <is>
-          <t xml:space="preserve">Beastie Positive Yellow</t>
-[...8 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">June</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K259"/>
+      <c s="28" r="L259">
+        <v>49</v>
       </c>
       <c s="29" t="inlineStr" r="M259">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N259">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P259">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q259"/>
       <c s="29" t="inlineStr" r="R259">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S259"/>
       <c s="31" t="str" r="T259"/>
       <c s="14" t="str" r="U259"/>
     </row>
     <row r="260" ht="18" customHeight="0">
       <c s="6" t="str" r="A260"/>
       <c s="25" t="inlineStr" r="D260">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E260"/>
       <c s="26" t="str" r="F260"/>
       <c s="27" t="str" r="G260"/>
       <c s="25" t="inlineStr" r="H260">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Hosta</t>
         </is>
       </c>
       <c s="27" t="str" r="I260"/>
       <c s="25" t="inlineStr" r="J260">
         <is>
-          <t xml:space="preserve">Gelato Cranberry</t>
+          <t xml:space="preserve">Patriot</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K260">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L260">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M260">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P260">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q260"/>
       <c s="29" t="inlineStr" r="R260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S260"/>
       <c s="31" t="str" r="T260"/>
       <c s="14" t="str" r="U260"/>
     </row>
-    <row r="261" ht="18" customHeight="1">
+    <row r="261" ht="18" customHeight="0">
       <c s="6" t="str" r="A261"/>
       <c s="25" t="inlineStr" r="D261">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E261"/>
       <c s="26" t="str" r="F261"/>
       <c s="27" t="str" r="G261"/>
       <c s="25" t="inlineStr" r="H261">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Iris</t>
         </is>
       </c>
       <c s="27" t="str" r="I261"/>
       <c s="25" t="inlineStr" r="J261">
         <is>
-          <t xml:space="preserve">Margarita Dark Purple</t>
-[...4 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">siberica Uncorcked</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K261">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L261">
+        <v>32</v>
       </c>
       <c s="29" t="inlineStr" r="M261">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N261">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P261">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES2</t>
         </is>
       </c>
       <c s="31" t="str" r="Q261"/>
       <c s="29" t="inlineStr" r="R261">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S261"/>
       <c s="31" t="str" r="T261"/>
       <c s="14" t="str" r="U261"/>
     </row>
-    <row r="262" ht="18" customHeight="1">
+    <row r="262" ht="18" customHeight="0">
       <c s="6" t="str" r="A262"/>
       <c s="25" t="inlineStr" r="D262">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E262"/>
       <c s="26" t="str" r="F262"/>
       <c s="27" t="str" r="G262"/>
       <c s="25" t="inlineStr" r="H262">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Iris</t>
         </is>
       </c>
       <c s="27" t="str" r="I262"/>
       <c s="25" t="inlineStr" r="J262">
         <is>
-          <t xml:space="preserve">Serenity Dark Purple</t>
-[...4 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">sibirica siberica Painted Woman</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K262">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L262">
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M262">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N262">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P262">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES2</t>
         </is>
       </c>
       <c s="31" t="str" r="Q262"/>
       <c s="29" t="inlineStr" r="R262">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S262"/>
       <c s="31" t="str" r="T262"/>
       <c s="14" t="str" r="U262"/>
     </row>
-    <row r="263" ht="18" customHeight="1">
+    <row r="263" ht="18" customHeight="0">
       <c s="6" t="str" r="A263"/>
       <c s="25" t="inlineStr" r="D263">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E263"/>
       <c s="26" t="str" r="F263"/>
       <c s="27" t="str" r="G263"/>
       <c s="25" t="inlineStr" r="H263">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Leucanthemum</t>
         </is>
       </c>
       <c s="27" t="str" r="I263"/>
       <c s="25" t="inlineStr" r="J263">
         <is>
-          <t xml:space="preserve">Serenity White</t>
-[...4 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">Goldfinch</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K263">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L263">
+        <v>18</v>
       </c>
       <c s="29" t="inlineStr" r="M263">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N263">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P263">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q263"/>
       <c s="29" t="inlineStr" r="R263">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S263"/>
       <c s="31" t="str" r="T263"/>
       <c s="14" t="str" r="U263"/>
     </row>
-    <row r="264" ht="18" customHeight="1">
+    <row r="264" ht="18" customHeight="0">
       <c s="6" t="str" r="A264"/>
       <c s="25" t="inlineStr" r="D264">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E264"/>
       <c s="26" t="str" r="F264"/>
       <c s="27" t="str" r="G264"/>
       <c s="25" t="inlineStr" r="H264">
         <is>
-          <t xml:space="preserve">Osteospermum</t>
+          <t xml:space="preserve">Ligularia</t>
         </is>
       </c>
       <c s="27" t="str" r="I264"/>
       <c s="25" t="inlineStr" r="J264">
         <is>
-          <t xml:space="preserve">Zion Purple Sun</t>
-[...4 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">Britt Marie Crawford</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K264">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L264">
+        <v>40</v>
       </c>
       <c s="29" t="inlineStr" r="M264">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N264">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P264">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q264"/>
       <c s="29" t="inlineStr" r="R264">
         <is>
-          <t xml:space="preserve">2-H11W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S264"/>
       <c s="31" t="str" r="T264"/>
       <c s="14" t="str" r="U264"/>
     </row>
-    <row r="265" ht="18" customHeight="1">
+    <row r="265" ht="18" customHeight="0">
       <c s="6" t="str" r="A265"/>
       <c s="25" t="inlineStr" r="D265">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E265"/>
       <c s="26" t="str" r="F265"/>
       <c s="27" t="str" r="G265"/>
       <c s="25" t="inlineStr" r="H265">
         <is>
-          <t xml:space="preserve">Pansy</t>
+          <t xml:space="preserve">Ligularia</t>
         </is>
       </c>
       <c s="27" t="str" r="I265"/>
       <c s="25" t="inlineStr" r="J265">
         <is>
-          <t xml:space="preserve">Delta Pro Red Clear</t>
-[...4 lines deleted...]
-        <v>7</v>
+          <t xml:space="preserve">The Rocket</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K265">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L265">
+        <v>53</v>
       </c>
       <c s="29" t="inlineStr" r="M265">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P265">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q265"/>
       <c s="29" t="inlineStr" r="R265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S265"/>
       <c s="31" t="str" r="T265"/>
       <c s="14" t="str" r="U265"/>
     </row>
     <row r="266" ht="18" customHeight="0">
       <c s="6" t="str" r="A266"/>
       <c s="25" t="inlineStr" r="D266">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E266"/>
       <c s="26" t="str" r="F266"/>
       <c s="27" t="str" r="G266"/>
       <c s="25" t="inlineStr" r="H266">
         <is>
-          <t xml:space="preserve">Petchoa</t>
+          <t xml:space="preserve">Monarda</t>
         </is>
       </c>
       <c s="27" t="str" r="I266"/>
       <c s="25" t="inlineStr" r="J266">
         <is>
-          <t xml:space="preserve">Supercal Premium Coral Star</t>
+          <t xml:space="preserve">Sugar Buzz Bubblegum Blast</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K266">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L266">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M266">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N266">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P266">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N5S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q266"/>
       <c s="29" t="inlineStr" r="R266">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S266"/>
       <c s="31" t="str" r="T266"/>
       <c s="14" t="str" r="U266"/>
     </row>
     <row r="267" ht="18" customHeight="0">
       <c s="6" t="str" r="A267"/>
       <c s="25" t="inlineStr" r="D267">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E267"/>
       <c s="26" t="str" r="F267"/>
       <c s="27" t="str" r="G267"/>
       <c s="25" t="inlineStr" r="H267">
         <is>
-          <t xml:space="preserve">Petchoa</t>
+          <t xml:space="preserve">Monarda</t>
         </is>
       </c>
       <c s="27" t="str" r="I267"/>
       <c s="25" t="inlineStr" r="J267">
         <is>
-          <t xml:space="preserve">Supercal Premium Pink Mist</t>
+          <t xml:space="preserve">x Jacob Cline 2</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K267">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L267">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M267">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N267">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P267">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N5S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q267"/>
       <c s="29" t="inlineStr" r="R267">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S267"/>
       <c s="31" t="str" r="T267"/>
       <c s="14" t="str" r="U267"/>
     </row>
     <row r="268" ht="18" customHeight="0">
       <c s="6" t="str" r="A268"/>
       <c s="25" t="inlineStr" r="D268">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E268"/>
       <c s="26" t="str" r="F268"/>
       <c s="27" t="str" r="G268"/>
       <c s="25" t="inlineStr" r="H268">
         <is>
-          <t xml:space="preserve">Petchoa</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I268"/>
       <c s="25" t="inlineStr" r="J268">
         <is>
-          <t xml:space="preserve">Supercal Premium Red Maple</t>
+          <t xml:space="preserve">digitalis Husker Red</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K268">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L268">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c s="29" t="inlineStr" r="M268">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N268">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P268">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q268"/>
       <c s="29" t="inlineStr" r="R268">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S268"/>
       <c s="31" t="str" r="T268"/>
       <c s="14" t="str" r="U268"/>
     </row>
     <row r="269" ht="18" customHeight="0">
       <c s="6" t="str" r="A269"/>
       <c s="25" t="inlineStr" r="D269">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E269"/>
       <c s="26" t="str" r="F269"/>
       <c s="27" t="str" r="G269"/>
       <c s="25" t="inlineStr" r="H269">
         <is>
-          <t xml:space="preserve">Petchoa</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I269"/>
       <c s="25" t="inlineStr" r="J269">
         <is>
-          <t xml:space="preserve">Supercal Premium Rose Pink</t>
+          <t xml:space="preserve">Mountain Treats Light Pink</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K269">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L269">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M269">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N269">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P269">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q269"/>
       <c s="29" t="inlineStr" r="R269">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S269"/>
       <c s="31" t="str" r="T269"/>
       <c s="14" t="str" r="U269"/>
     </row>
-    <row r="270" ht="18" customHeight="1">
+    <row r="270" ht="18" customHeight="0">
       <c s="6" t="str" r="A270"/>
       <c s="25" t="inlineStr" r="D270">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E270"/>
       <c s="26" t="str" r="F270"/>
       <c s="27" t="str" r="G270"/>
       <c s="25" t="inlineStr" r="H270">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I270"/>
       <c s="25" t="inlineStr" r="J270">
         <is>
-          <t xml:space="preserve">Cascadias Fantasy Hot Pink</t>
-[...4 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">rostriflorus Bridges</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K270">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L270">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M270">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P270">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N3S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q270"/>
       <c s="29" t="inlineStr" r="R270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S270"/>
       <c s="31" t="str" r="T270"/>
       <c s="14" t="str" r="U270"/>
     </row>
     <row r="271" ht="18" customHeight="0">
       <c s="6" t="str" r="A271"/>
       <c s="25" t="inlineStr" r="D271">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E271"/>
       <c s="26" t="str" r="F271"/>
       <c s="27" t="str" r="G271"/>
       <c s="25" t="inlineStr" r="H271">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Phlox</t>
         </is>
       </c>
       <c s="27" t="str" r="I271"/>
       <c s="25" t="inlineStr" r="J271">
         <is>
-          <t xml:space="preserve">Cascadias Indian Summer</t>
+          <t xml:space="preserve">paniculata Garden Girls Fancy Girl</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K271">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L271">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="29" t="inlineStr" r="M271">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N271">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P271">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q271"/>
       <c s="29" t="inlineStr" r="R271">
         <is>
-          <t xml:space="preserve">7-A2N</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S271"/>
       <c s="31" t="str" r="T271"/>
       <c s="14" t="str" r="U271"/>
     </row>
-    <row r="272" ht="18" customHeight="1">
+    <row r="272" ht="18" customHeight="0">
       <c s="6" t="str" r="A272"/>
       <c s="25" t="inlineStr" r="D272">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Deluxe (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E272"/>
       <c s="26" t="str" r="F272"/>
       <c s="27" t="str" r="G272"/>
       <c s="25" t="inlineStr" r="H272">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Polemonium</t>
         </is>
       </c>
       <c s="27" t="str" r="I272"/>
       <c s="25" t="inlineStr" r="J272">
         <is>
-          <t xml:space="preserve">ColorRush Pink</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Golden Feathers</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K272">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L272">
+        <v>26</v>
       </c>
       <c s="29" t="inlineStr" r="M272">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N272">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P272">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q272"/>
       <c s="29" t="inlineStr" r="R272">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S272"/>
       <c s="31" t="str" r="T272"/>
       <c s="14" t="str" r="U272"/>
     </row>
     <row r="273" ht="18" customHeight="0">
       <c s="6" t="str" r="A273"/>
       <c s="25" t="inlineStr" r="D273">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E273"/>
       <c s="26" t="str" r="F273"/>
       <c s="27" t="str" r="G273"/>
       <c s="25" t="inlineStr" r="H273">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Rudbeckia</t>
         </is>
       </c>
       <c s="27" t="str" r="I273"/>
       <c s="25" t="inlineStr" r="J273">
         <is>
-          <t xml:space="preserve">Crazytunia Black Mamba</t>
+          <t xml:space="preserve">Goldsturm</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K273">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L273">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c s="29" t="inlineStr" r="M273">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N273">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P273">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q273"/>
       <c s="29" t="inlineStr" r="R273">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S273"/>
       <c s="31" t="str" r="T273"/>
       <c s="14" t="str" r="U273"/>
     </row>
     <row r="274" ht="18" customHeight="1">
       <c s="6" t="str" r="A274"/>
       <c s="25" t="inlineStr" r="D274">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E274"/>
       <c s="26" t="str" r="F274"/>
       <c s="27" t="str" r="G274"/>
       <c s="25" t="inlineStr" r="H274">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I274"/>
       <c s="25" t="inlineStr" r="J274">
         <is>
-          <t xml:space="preserve">Crazytunia Blackberry Jam</t>
+          <t xml:space="preserve">argentea</t>
         </is>
       </c>
       <c s="26" t="str" r="K274"/>
       <c s="28" r="L274">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c s="29" t="inlineStr" r="M274">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N274">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P274">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q274"/>
       <c s="29" t="inlineStr" r="R274">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S274"/>
       <c s="31" t="str" r="T274"/>
       <c s="14" t="str" r="U274"/>
     </row>
     <row r="275" ht="18" customHeight="0">
       <c s="6" t="str" r="A275"/>
       <c s="25" t="inlineStr" r="D275">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E275"/>
       <c s="26" t="str" r="F275"/>
       <c s="27" t="str" r="G275"/>
       <c s="25" t="inlineStr" r="H275">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I275"/>
       <c s="25" t="inlineStr" r="J275">
         <is>
-          <t xml:space="preserve">Crazytunia Cosmic Purple</t>
+          <t xml:space="preserve">daghestanica (Platinum Sage)</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K275">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L275">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c s="29" t="inlineStr" r="M275">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N275">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P275">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H13</t>
         </is>
       </c>
       <c s="31" t="str" r="Q275"/>
       <c s="29" t="inlineStr" r="R275">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S275"/>
       <c s="31" t="str" r="T275"/>
       <c s="14" t="str" r="U275"/>
     </row>
-    <row r="276" ht="18" customHeight="0">
+    <row r="276" ht="18" customHeight="1">
       <c s="6" t="str" r="A276"/>
       <c s="25" t="inlineStr" r="D276">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E276"/>
       <c s="26" t="str" r="F276"/>
       <c s="27" t="str" r="G276"/>
       <c s="25" t="inlineStr" r="H276">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I276"/>
       <c s="25" t="inlineStr" r="J276">
         <is>
-          <t xml:space="preserve">Crazytunia Knight Rider</t>
-[...8 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">nemerosa Lyrical Rose</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K276"/>
+      <c s="28" r="L276">
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M276">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N276">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P276">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N7N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q276"/>
       <c s="29" t="inlineStr" r="R276">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S276"/>
       <c s="31" t="str" r="T276"/>
       <c s="14" t="str" r="U276"/>
     </row>
     <row r="277" ht="18" customHeight="0">
       <c s="6" t="str" r="A277"/>
       <c s="25" t="inlineStr" r="D277">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E277"/>
       <c s="26" t="str" r="F277"/>
       <c s="27" t="str" r="G277"/>
       <c s="25" t="inlineStr" r="H277">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Sedum</t>
         </is>
       </c>
       <c s="27" t="str" r="I277"/>
       <c s="25" t="inlineStr" r="J277">
         <is>
-          <t xml:space="preserve">Flower Shower Golden Harvest</t>
+          <t xml:space="preserve">Autumn Joy</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K277">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BUD</t>
         </is>
       </c>
       <c s="33" r="L277">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c s="29" t="inlineStr" r="M277">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N277">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P277">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N8N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q277"/>
       <c s="29" t="inlineStr" r="R277">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S277"/>
       <c s="31" t="str" r="T277"/>
       <c s="14" t="str" r="U277"/>
     </row>
     <row r="278" ht="18" customHeight="1">
       <c s="6" t="str" r="A278"/>
       <c s="25" t="inlineStr" r="D278">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E278"/>
       <c s="26" t="str" r="F278"/>
       <c s="27" t="str" r="G278"/>
       <c s="25" t="inlineStr" r="H278">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I278"/>
       <c s="25" t="inlineStr" r="J278">
         <is>
-          <t xml:space="preserve">Headliner Electric Purple Sky</t>
+          <t xml:space="preserve">Buzz Hot Raspberry</t>
         </is>
       </c>
       <c s="26" t="str" r="K278"/>
       <c s="28" r="L278">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c s="29" t="inlineStr" r="M278">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N278">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P278">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q278"/>
       <c s="29" t="inlineStr" r="R278">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA4</t>
         </is>
       </c>
       <c s="26" t="str" r="S278"/>
       <c s="31" t="str" r="T278"/>
       <c s="14" t="str" r="U278"/>
     </row>
     <row r="279" ht="18" customHeight="1">
       <c s="6" t="str" r="A279"/>
       <c s="25" t="inlineStr" r="D279">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E279"/>
       <c s="26" t="str" r="F279"/>
       <c s="27" t="str" r="G279"/>
       <c s="25" t="inlineStr" r="H279">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I279"/>
       <c s="25" t="inlineStr" r="J279">
         <is>
-          <t xml:space="preserve">Headliner Lavender Picotee</t>
+          <t xml:space="preserve">Buzz Ivory</t>
         </is>
       </c>
       <c s="26" t="str" r="K279"/>
       <c s="28" r="L279">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c s="29" t="inlineStr" r="M279">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N279">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P279">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q279"/>
       <c s="29" t="inlineStr" r="R279">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA4</t>
         </is>
       </c>
       <c s="26" t="str" r="S279"/>
       <c s="31" t="str" r="T279"/>
       <c s="14" t="str" r="U279"/>
     </row>
-    <row r="280" ht="18" customHeight="0">
+    <row r="280" ht="18" customHeight="1">
       <c s="6" t="str" r="A280"/>
       <c s="25" t="inlineStr" r="D280">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E280"/>
       <c s="26" t="str" r="F280"/>
       <c s="27" t="str" r="G280"/>
       <c s="25" t="inlineStr" r="H280">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I280"/>
       <c s="25" t="inlineStr" r="J280">
         <is>
-          <t xml:space="preserve">Headliner Night Sky</t>
-[...8 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Buzz Purple</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K280"/>
+      <c s="28" r="L280">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M280">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N280">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P280">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q280"/>
       <c s="29" t="inlineStr" r="R280">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S280"/>
       <c s="31" t="str" r="T280"/>
       <c s="14" t="str" r="U280"/>
     </row>
     <row r="281" ht="18" customHeight="1">
       <c s="6" t="str" r="A281"/>
       <c s="25" t="inlineStr" r="D281">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E281"/>
       <c s="26" t="str" r="F281"/>
       <c s="27" t="str" r="G281"/>
       <c s="25" t="inlineStr" r="H281">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I281"/>
       <c s="25" t="inlineStr" r="J281">
         <is>
-          <t xml:space="preserve">Headliner Red</t>
+          <t xml:space="preserve">Chrysalis Cranberry</t>
         </is>
       </c>
       <c s="26" t="str" r="K281"/>
       <c s="28" r="L281">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c s="29" t="inlineStr" r="M281">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N281">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P281">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q281"/>
       <c s="29" t="inlineStr" r="R281">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S281"/>
       <c s="31" t="str" r="T281"/>
       <c s="14" t="str" r="U281"/>
     </row>
-    <row r="282" ht="18" customHeight="0">
+    <row r="282" ht="18" customHeight="1">
       <c s="6" t="str" r="A282"/>
       <c s="25" t="inlineStr" r="D282">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E282"/>
       <c s="26" t="str" r="F282"/>
       <c s="27" t="str" r="G282"/>
       <c s="25" t="inlineStr" r="H282">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I282"/>
       <c s="25" t="inlineStr" r="J282">
         <is>
-          <t xml:space="preserve">Headliner Strawberry Sky</t>
-[...8 lines deleted...]
-        <v>17</v>
+          <t xml:space="preserve">Chrysalis Pink</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K282"/>
+      <c s="28" r="L282">
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M282">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N282">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P282">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q282"/>
       <c s="29" t="inlineStr" r="R282">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S282"/>
       <c s="31" t="str" r="T282"/>
       <c s="14" t="str" r="U282"/>
     </row>
     <row r="283" ht="18" customHeight="1">
       <c s="6" t="str" r="A283"/>
       <c s="25" t="inlineStr" r="D283">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E283"/>
       <c s="26" t="str" r="F283"/>
       <c s="27" t="str" r="G283"/>
       <c s="25" t="inlineStr" r="H283">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I283"/>
       <c s="25" t="inlineStr" r="J283">
         <is>
-          <t xml:space="preserve">Pink Cloud</t>
+          <t xml:space="preserve">Chrysalis Purple</t>
         </is>
       </c>
       <c s="26" t="str" r="K283"/>
       <c s="28" r="L283">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M283">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N283">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P283">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q283"/>
       <c s="29" t="inlineStr" r="R283">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S283"/>
       <c s="31" t="str" r="T283"/>
       <c s="14" t="str" r="U283"/>
     </row>
     <row r="284" ht="18" customHeight="0">
       <c s="6" t="str" r="A284"/>
       <c s="25" t="inlineStr" r="D284">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E284"/>
       <c s="26" t="str" r="F284"/>
       <c s="27" t="str" r="G284"/>
       <c s="25" t="inlineStr" r="H284">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I284"/>
       <c s="25" t="inlineStr" r="J284">
         <is>
-          <t xml:space="preserve">Surfinia Heavenly Blackberries and Cream</t>
+          <t xml:space="preserve">Chrysalis Steel Blue</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K284">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L284">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M284">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N284">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P284">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q284"/>
       <c s="29" t="inlineStr" r="R284">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S284"/>
       <c s="31" t="str" r="T284"/>
       <c s="14" t="str" r="U284"/>
     </row>
-    <row r="285" ht="18" customHeight="1">
+    <row r="285" ht="18" customHeight="0">
       <c s="6" t="str" r="A285"/>
       <c s="25" t="inlineStr" r="D285">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E285"/>
       <c s="26" t="str" r="F285"/>
       <c s="27" t="str" r="G285"/>
       <c s="25" t="inlineStr" r="H285">
         <is>
-          <t xml:space="preserve">Petunia</t>
+          <t xml:space="preserve">Shrub Buddleia</t>
         </is>
       </c>
       <c s="27" t="str" r="I285"/>
       <c s="25" t="inlineStr" r="J285">
         <is>
-          <t xml:space="preserve">Surfinia Heavenly Blue</t>
-[...4 lines deleted...]
-        <v>4</v>
+          <t xml:space="preserve">Chrysalis White</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K285">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L285">
+        <v>11</v>
       </c>
       <c s="29" t="inlineStr" r="M285">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N285">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P285">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q285"/>
       <c s="29" t="inlineStr" r="R285">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S285"/>
       <c s="31" t="str" r="T285"/>
       <c s="14" t="str" r="U285"/>
     </row>
-    <row r="286" ht="18" customHeight="0">
+    <row r="286" ht="18" customHeight="1">
       <c s="6" t="str" r="A286"/>
       <c s="25" t="inlineStr" r="D286">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E286"/>
       <c s="26" t="str" r="F286"/>
       <c s="27" t="str" r="G286"/>
       <c s="25" t="inlineStr" r="H286">
         <is>
-          <t xml:space="preserve">Plectranthus</t>
+          <t xml:space="preserve">Shrub Caryopteris</t>
         </is>
       </c>
       <c s="27" t="str" r="I286"/>
       <c s="25" t="inlineStr" r="J286">
         <is>
-          <t xml:space="preserve">Variegata</t>
-[...8 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">Dark Knight</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K286"/>
+      <c s="28" r="L286">
+        <v>30</v>
       </c>
       <c s="29" t="inlineStr" r="M286">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N286">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P286">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q286"/>
       <c s="29" t="inlineStr" r="R286">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S286"/>
       <c s="31" t="str" r="T286"/>
       <c s="14" t="str" r="U286"/>
     </row>
     <row r="287" ht="18" customHeight="0">
       <c s="6" t="str" r="A287"/>
       <c s="25" t="inlineStr" r="D287">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E287"/>
       <c s="26" t="str" r="F287"/>
       <c s="27" t="str" r="G287"/>
       <c s="25" t="inlineStr" r="H287">
         <is>
-          <t xml:space="preserve">Portulaca</t>
+          <t xml:space="preserve">Shrub Caryopteris</t>
         </is>
       </c>
       <c s="27" t="str" r="I287"/>
       <c s="25" t="inlineStr" r="J287">
         <is>
-          <t xml:space="preserve">Mega Pazzaz Purple</t>
+          <t xml:space="preserve">Gold Crest</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K287">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L287">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M287">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N287">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P287">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q287"/>
       <c s="29" t="inlineStr" r="R287">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S287"/>
       <c s="31" t="str" r="T287"/>
       <c s="14" t="str" r="U287"/>
     </row>
-    <row r="288" ht="18" customHeight="1">
+    <row r="288" ht="18" customHeight="0">
       <c s="6" t="str" r="A288"/>
       <c s="25" t="inlineStr" r="D288">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E288"/>
       <c s="26" t="str" r="F288"/>
       <c s="27" t="str" r="G288"/>
       <c s="25" t="inlineStr" r="H288">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Shrub Caryopteris</t>
         </is>
       </c>
       <c s="27" t="str" r="I288"/>
       <c s="25" t="inlineStr" r="J288">
         <is>
-          <t xml:space="preserve">Black and Blue</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Grand Bleu</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K288">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L288">
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M288">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N288">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P288">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF2</t>
         </is>
       </c>
       <c s="31" t="str" r="Q288"/>
       <c s="29" t="inlineStr" r="R288">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S288"/>
       <c s="31" t="str" r="T288"/>
       <c s="14" t="str" r="U288"/>
     </row>
     <row r="289" ht="18" customHeight="0">
       <c s="6" t="str" r="A289"/>
       <c s="25" t="inlineStr" r="D289">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E289"/>
       <c s="26" t="str" r="F289"/>
       <c s="27" t="str" r="G289"/>
       <c s="25" t="inlineStr" r="H289">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Solidago</t>
         </is>
       </c>
       <c s="27" t="str" r="I289"/>
       <c s="25" t="inlineStr" r="J289">
         <is>
-          <t xml:space="preserve">Bodacious Jammin Jazz</t>
+          <t xml:space="preserve">Fireworks</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K289">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L289">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M289">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N289">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P289">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N2N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q289"/>
       <c s="29" t="inlineStr" r="R289">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S289"/>
       <c s="31" t="str" r="T289"/>
       <c s="14" t="str" r="U289"/>
     </row>
     <row r="290" ht="18" customHeight="0">
       <c s="6" t="str" r="A290"/>
       <c s="25" t="inlineStr" r="D290">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E290"/>
       <c s="26" t="str" r="F290"/>
       <c s="27" t="str" r="G290"/>
       <c s="25" t="inlineStr" r="H290">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Tradescantia</t>
         </is>
       </c>
       <c s="27" t="str" r="I290"/>
       <c s="25" t="inlineStr" r="J290">
         <is>
-          <t xml:space="preserve">Bodacious Smokey Jazz</t>
+          <t xml:space="preserve">Sweet Kate</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K290">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L290">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M290">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N290">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P290">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q290"/>
       <c s="29" t="inlineStr" r="R290">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S290"/>
       <c s="31" t="str" r="T290"/>
       <c s="14" t="str" r="U290"/>
     </row>
     <row r="291" ht="18" customHeight="1">
       <c s="6" t="str" r="A291"/>
       <c s="25" t="inlineStr" r="D291">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Standard (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E291"/>
       <c s="26" t="str" r="F291"/>
       <c s="27" t="str" r="G291"/>
       <c s="25" t="inlineStr" r="H291">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Veronica</t>
         </is>
       </c>
       <c s="27" t="str" r="I291"/>
       <c s="25" t="inlineStr" r="J291">
         <is>
-          <t xml:space="preserve">Cathedral Deep Blue</t>
+          <t xml:space="preserve">First Lady</t>
         </is>
       </c>
       <c s="26" t="str" r="K291"/>
       <c s="28" r="L291">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c s="29" t="inlineStr" r="M291">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N291">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P291">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q291"/>
       <c s="29" t="inlineStr" r="R291">
         <is>
-          <t xml:space="preserve">7-A2N</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S291"/>
       <c s="31" t="str" r="T291"/>
       <c s="14" t="str" r="U291"/>
     </row>
     <row r="292" ht="18" customHeight="0">
       <c s="6" t="str" r="A292"/>
       <c s="25" t="inlineStr" r="D292">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E292"/>
       <c s="26" t="str" r="F292"/>
       <c s="27" t="str" r="G292"/>
       <c s="25" t="inlineStr" r="H292">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Hemerocalis</t>
         </is>
       </c>
       <c s="27" t="str" r="I292"/>
       <c s="25" t="inlineStr" r="J292">
         <is>
-          <t xml:space="preserve">Cathedral White</t>
+          <t xml:space="preserve">Stella Supreme</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K292">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L292">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c s="29" t="inlineStr" r="M292">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N292">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P292">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q292"/>
       <c s="29" t="inlineStr" r="R292">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S292"/>
       <c s="31" t="str" r="T292"/>
       <c s="14" t="str" r="U292"/>
     </row>
     <row r="293" ht="18" customHeight="0">
       <c s="6" t="str" r="A293"/>
       <c s="25" t="inlineStr" r="D293">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E293"/>
       <c s="26" t="str" r="F293"/>
       <c s="27" t="str" r="G293"/>
       <c s="25" t="inlineStr" r="H293">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Aegopodium</t>
         </is>
       </c>
       <c s="27" t="str" r="I293"/>
       <c s="25" t="inlineStr" r="J293">
         <is>
-          <t xml:space="preserve">Mystic Spires</t>
+          <t xml:space="preserve">variegatum</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K293">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L293">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c s="29" t="inlineStr" r="M293">
         <is>
-          <t xml:space="preserve">BOGO!</t>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N293">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P293">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H0E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q293"/>
       <c s="29" t="inlineStr" r="R293">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S293"/>
       <c s="31" t="str" r="T293"/>
       <c s="14" t="str" r="U293"/>
     </row>
-    <row r="294" ht="18" customHeight="0">
+    <row r="294" ht="18" customHeight="1">
       <c s="6" t="str" r="A294"/>
       <c s="25" t="inlineStr" r="D294">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E294"/>
       <c s="26" t="str" r="F294"/>
       <c s="27" t="str" r="G294"/>
       <c s="25" t="inlineStr" r="H294">
         <is>
-          <t xml:space="preserve">Salvia</t>
+          <t xml:space="preserve">Agastache</t>
         </is>
       </c>
       <c s="27" t="str" r="I294"/>
       <c s="25" t="inlineStr" r="J294">
         <is>
-          <t xml:space="preserve">Vibe Ignition Orange</t>
-[...8 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">Sunset</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K294"/>
+      <c s="28" r="L294">
+        <v>30</v>
       </c>
       <c s="29" t="inlineStr" r="M294">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N294">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P294">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q294"/>
       <c s="29" t="inlineStr" r="R294">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S294"/>
       <c s="31" t="str" r="T294"/>
       <c s="14" t="str" r="U294"/>
     </row>
-    <row r="295" ht="18" customHeight="1">
+    <row r="295" ht="18" customHeight="0">
       <c s="6" t="str" r="A295"/>
       <c s="25" t="inlineStr" r="D295">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E295"/>
       <c s="26" t="str" r="F295"/>
       <c s="27" t="str" r="G295"/>
       <c s="25" t="inlineStr" r="H295">
         <is>
-          <t xml:space="preserve">Scaevola</t>
+          <t xml:space="preserve">Brunnera</t>
         </is>
       </c>
       <c s="27" t="str" r="I295"/>
       <c s="25" t="inlineStr" r="J295">
         <is>
-          <t xml:space="preserve">Fanatix White</t>
-[...4 lines deleted...]
-        <v>9</v>
+          <t xml:space="preserve">macrophylla Looking Glass</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K295">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L295">
+        <v>30</v>
       </c>
       <c s="29" t="inlineStr" r="M295">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P295">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC5</t>
         </is>
       </c>
       <c s="31" t="str" r="Q295"/>
       <c s="29" t="inlineStr" r="R295">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19E</t>
         </is>
       </c>
       <c s="26" t="str" r="S295"/>
       <c s="31" t="str" r="T295"/>
       <c s="14" t="str" r="U295"/>
     </row>
     <row r="296" ht="18" customHeight="1">
       <c s="6" t="str" r="A296"/>
       <c s="25" t="inlineStr" r="D296">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E296"/>
       <c s="26" t="str" r="F296"/>
       <c s="27" t="str" r="G296"/>
       <c s="25" t="inlineStr" r="H296">
         <is>
-          <t xml:space="preserve">Setcreasea</t>
+          <t xml:space="preserve">Echinacea</t>
         </is>
       </c>
       <c s="27" t="str" r="I296"/>
       <c s="25" t="inlineStr" r="J296">
         <is>
-          <t xml:space="preserve">Purple Queen</t>
+          <t xml:space="preserve">Double Scoop Bubblegum</t>
         </is>
       </c>
       <c s="26" t="str" r="K296"/>
       <c s="28" r="L296">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="M296">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N296">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P296">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q296"/>
       <c s="29" t="inlineStr" r="R296">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S296"/>
       <c s="31" t="str" r="T296"/>
       <c s="14" t="str" r="U296"/>
     </row>
     <row r="297" ht="18" customHeight="0">
       <c s="6" t="str" r="A297"/>
       <c s="25" t="inlineStr" r="D297">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E297"/>
       <c s="26" t="str" r="F297"/>
       <c s="27" t="str" r="G297"/>
       <c s="25" t="inlineStr" r="H297">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Grass Muhlenbergia</t>
         </is>
       </c>
       <c s="27" t="str" r="I297"/>
       <c s="25" t="inlineStr" r="J297">
         <is>
-          <t xml:space="preserve">Snapshot Mix</t>
+          <t xml:space="preserve">reverchonii Undaunted</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K297">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L297">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M297">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N297">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P297">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H17E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q297"/>
       <c s="29" t="inlineStr" r="R297">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S297"/>
       <c s="31" t="str" r="T297"/>
       <c s="14" t="str" r="U297"/>
     </row>
-    <row r="298" ht="18" customHeight="1">
+    <row r="298" ht="18" customHeight="0">
       <c s="6" t="str" r="A298"/>
       <c s="25" t="inlineStr" r="D298">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E298"/>
       <c s="26" t="str" r="F298"/>
       <c s="27" t="str" r="G298"/>
       <c s="25" t="inlineStr" r="H298">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Hemerocalis</t>
         </is>
       </c>
       <c s="27" t="str" r="I298"/>
       <c s="25" t="inlineStr" r="J298">
         <is>
-          <t xml:space="preserve">Speedy Sonnet Crimson</t>
-[...4 lines deleted...]
-        <v>9</v>
+          <t xml:space="preserve">Purple Passion</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K298">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L298">
+        <v>48</v>
       </c>
       <c s="29" t="inlineStr" r="M298">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N298">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P298">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-ES1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q298"/>
       <c s="29" t="inlineStr" r="R298">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S298"/>
       <c s="31" t="str" r="T298"/>
       <c s="14" t="str" r="U298"/>
     </row>
-    <row r="299" ht="18" customHeight="1">
+    <row r="299" ht="18" customHeight="0">
       <c s="6" t="str" r="A299"/>
       <c s="25" t="inlineStr" r="D299">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E299"/>
       <c s="26" t="str" r="F299"/>
       <c s="27" t="str" r="G299"/>
       <c s="25" t="inlineStr" r="H299">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I299"/>
       <c s="25" t="inlineStr" r="J299">
         <is>
-          <t xml:space="preserve">Speedy Sonnet Mix</t>
-[...4 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">Carnival Burgundy Blast</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K299">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L299">
+        <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="M299">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N299">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P299">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q299"/>
       <c s="29" t="inlineStr" r="R299">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S299"/>
       <c s="31" t="str" r="T299"/>
       <c s="14" t="str" r="U299"/>
     </row>
-    <row r="300" ht="18" customHeight="1">
+    <row r="300" ht="18" customHeight="0">
       <c s="6" t="str" r="A300"/>
       <c s="25" t="inlineStr" r="D300">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E300"/>
       <c s="26" t="str" r="F300"/>
       <c s="27" t="str" r="G300"/>
       <c s="25" t="inlineStr" r="H300">
         <is>
-          <t xml:space="preserve">Snapdragon</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I300"/>
       <c s="25" t="inlineStr" r="J300">
         <is>
-          <t xml:space="preserve">Speedy Sonnet White</t>
-[...4 lines deleted...]
-        <v>6</v>
+          <t xml:space="preserve">Cranberry</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K300">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L300">
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M300">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N300">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P300">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC4</t>
         </is>
       </c>
       <c s="31" t="str" r="Q300"/>
       <c s="29" t="inlineStr" r="R300">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S300"/>
       <c s="31" t="str" r="T300"/>
       <c s="14" t="str" r="U300"/>
     </row>
-    <row r="301" ht="18" customHeight="1">
+    <row r="301" ht="18" customHeight="0">
       <c s="6" t="str" r="A301"/>
       <c s="25" t="inlineStr" r="D301">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E301"/>
       <c s="26" t="str" r="F301"/>
       <c s="27" t="str" r="G301"/>
       <c s="25" t="inlineStr" r="H301">
         <is>
-          <t xml:space="preserve">Torenia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I301"/>
       <c s="25" t="inlineStr" r="J301">
         <is>
-          <t xml:space="preserve">Summer Wave Bouquet Gold</t>
-[...4 lines deleted...]
-        <v>8</v>
+          <t xml:space="preserve">Dark Secret</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K301">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L301">
+        <v>9</v>
       </c>
       <c s="29" t="inlineStr" r="M301">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N301">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P301">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA3</t>
         </is>
       </c>
       <c s="31" t="str" r="Q301"/>
       <c s="29" t="inlineStr" r="R301">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S301"/>
       <c s="31" t="str" r="T301"/>
       <c s="14" t="str" r="U301"/>
     </row>
-    <row r="302" ht="18" customHeight="1">
+    <row r="302" ht="18" customHeight="0">
       <c s="6" t="str" r="A302"/>
       <c s="25" t="inlineStr" r="D302">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E302"/>
       <c s="26" t="str" r="F302"/>
       <c s="27" t="str" r="G302"/>
       <c s="25" t="inlineStr" r="H302">
         <is>
-          <t xml:space="preserve">Tradescantia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I302"/>
       <c s="25" t="inlineStr" r="J302">
         <is>
-          <t xml:space="preserve">Nanouk</t>
-[...4 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">Gojiberry</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K302">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L302">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M302">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N302">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P302">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q302"/>
       <c s="29" t="inlineStr" r="R302">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S302"/>
       <c s="31" t="str" r="T302"/>
       <c s="14" t="str" r="U302"/>
     </row>
-    <row r="303" ht="18" customHeight="1">
+    <row r="303" ht="18" customHeight="0">
       <c s="6" t="str" r="A303"/>
       <c s="25" t="inlineStr" r="D303">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E303"/>
       <c s="26" t="str" r="F303"/>
       <c s="27" t="str" r="G303"/>
       <c s="25" t="inlineStr" r="H303">
         <is>
-          <t xml:space="preserve">Tradescantia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I303"/>
       <c s="25" t="inlineStr" r="J303">
         <is>
-          <t xml:space="preserve">Pistachio White</t>
-[...4 lines deleted...]
-        <v>11</v>
+          <t xml:space="preserve">Guacamole</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K303">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L303">
+        <v>4</v>
       </c>
       <c s="29" t="inlineStr" r="M303">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N303">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P303">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EF</t>
         </is>
       </c>
       <c s="31" t="str" r="Q303"/>
       <c s="29" t="inlineStr" r="R303">
         <is>
-          <t xml:space="preserve">7-C4W</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S303"/>
       <c s="31" t="str" r="T303"/>
       <c s="14" t="str" r="U303"/>
     </row>
-    <row r="304" ht="18" customHeight="1">
+    <row r="304" ht="18" customHeight="0">
       <c s="6" t="str" r="A304"/>
       <c s="25" t="inlineStr" r="D304">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E304"/>
       <c s="26" t="str" r="F304"/>
       <c s="27" t="str" r="G304"/>
       <c s="25" t="inlineStr" r="H304">
         <is>
-          <t xml:space="preserve">Tradescantia</t>
+          <t xml:space="preserve">Heuchera</t>
         </is>
       </c>
       <c s="27" t="str" r="I304"/>
       <c s="25" t="inlineStr" r="J304">
         <is>
-          <t xml:space="preserve">Zebra Red Silver</t>
-[...4 lines deleted...]
-        <v>7</v>
+          <t xml:space="preserve">Plum Pudding</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K304">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L304">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M304">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N304">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P304">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q304"/>
       <c s="29" t="inlineStr" r="R304">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S304"/>
       <c s="31" t="str" r="T304"/>
       <c s="14" t="str" r="U304"/>
     </row>
-    <row r="305" ht="18" customHeight="1">
+    <row r="305" ht="18" customHeight="0">
       <c s="6" t="str" r="A305"/>
       <c s="25" t="inlineStr" r="D305">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E305"/>
       <c s="26" t="str" r="F305"/>
       <c s="27" t="str" r="G305"/>
       <c s="25" t="inlineStr" r="H305">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Ligularia</t>
         </is>
       </c>
       <c s="27" t="str" r="I305"/>
       <c s="25" t="inlineStr" r="J305">
         <is>
-          <t xml:space="preserve">Buenos Aires</t>
-[...4 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">Midnight Lady</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K305">
+        <is>
+          <t xml:space="preserve">GRN</t>
+        </is>
+      </c>
+      <c s="33" r="L305">
+        <v>77</v>
       </c>
       <c s="29" t="inlineStr" r="M305">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N305">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P305">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EC1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q305"/>
       <c s="29" t="inlineStr" r="R305">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S305"/>
       <c s="31" t="str" r="T305"/>
       <c s="14" t="str" r="U305"/>
     </row>
     <row r="306" ht="18" customHeight="0">
       <c s="6" t="str" r="A306"/>
       <c s="25" t="inlineStr" r="D306">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E306"/>
       <c s="26" t="str" r="F306"/>
       <c s="27" t="str" r="G306"/>
       <c s="25" t="inlineStr" r="H306">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Nepeta</t>
         </is>
       </c>
       <c s="27" t="str" r="I306"/>
       <c s="25" t="inlineStr" r="J306">
         <is>
-          <t xml:space="preserve">Cloud</t>
+          <t xml:space="preserve">Souvenir dAndre</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K306">
         <is>
-          <t xml:space="preserve">BUD</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L306">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="M306">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N306">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P306">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N4S</t>
         </is>
       </c>
       <c s="31" t="str" r="Q306"/>
       <c s="29" t="inlineStr" r="R306">
         <is>
-          <t xml:space="preserve">7-B1N--</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S306"/>
       <c s="31" t="str" r="T306"/>
       <c s="14" t="str" r="U306"/>
     </row>
     <row r="307" ht="18" customHeight="0">
       <c s="6" t="str" r="A307"/>
       <c s="25" t="inlineStr" r="D307">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E307"/>
       <c s="26" t="str" r="F307"/>
       <c s="27" t="str" r="G307"/>
       <c s="25" t="inlineStr" r="H307">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Penstemon</t>
         </is>
       </c>
       <c s="27" t="str" r="I307"/>
       <c s="25" t="inlineStr" r="J307">
         <is>
-          <t xml:space="preserve">Endurascape White</t>
+          <t xml:space="preserve">pseudospectabilis Desert Beardtongue</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K307">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L307">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M307">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N307">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P307">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q307"/>
       <c s="29" t="inlineStr" r="R307">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S307"/>
       <c s="31" t="str" r="T307"/>
       <c s="14" t="str" r="U307"/>
     </row>
-    <row r="308" ht="18" customHeight="1">
+    <row r="308" ht="18" customHeight="0">
       <c s="6" t="str" r="A308"/>
       <c s="25" t="inlineStr" r="D308">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E308"/>
       <c s="26" t="str" r="F308"/>
       <c s="27" t="str" r="G308"/>
       <c s="25" t="inlineStr" r="H308">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Phygelius</t>
         </is>
       </c>
       <c s="27" t="str" r="I308"/>
       <c s="25" t="inlineStr" r="J308">
         <is>
-          <t xml:space="preserve">Estrella Lobsterfest</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">x rectus Devils Tears</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K308">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L308">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M308">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N308">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P308">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q308"/>
       <c s="29" t="inlineStr" r="R308">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S308"/>
       <c s="31" t="str" r="T308"/>
       <c s="14" t="str" r="U308"/>
     </row>
     <row r="309" ht="18" customHeight="0">
       <c s="6" t="str" r="A309"/>
       <c s="25" t="inlineStr" r="D309">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E309"/>
       <c s="26" t="str" r="F309"/>
       <c s="27" t="str" r="G309"/>
       <c s="25" t="inlineStr" r="H309">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Shrub Artemisia</t>
         </is>
       </c>
       <c s="27" t="str" r="I309"/>
       <c s="25" t="inlineStr" r="J309">
         <is>
-          <t xml:space="preserve">Lanai Candy Cane</t>
+          <t xml:space="preserve">Leprechaun</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K309">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">GRN</t>
         </is>
       </c>
       <c s="33" r="L309">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c s="29" t="inlineStr" r="M309">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% Off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N309">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P309">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-H19W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q309"/>
       <c s="29" t="inlineStr" r="R309">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S309"/>
       <c s="31" t="str" r="T309"/>
       <c s="14" t="str" r="U309"/>
     </row>
-    <row r="310" ht="18" customHeight="1">
+    <row r="310" ht="18" customHeight="0">
       <c s="6" t="str" r="A310"/>
       <c s="25" t="inlineStr" r="D310">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E310"/>
       <c s="26" t="str" r="F310"/>
       <c s="27" t="str" r="G310"/>
       <c s="25" t="inlineStr" r="H310">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Tradescantia</t>
         </is>
       </c>
       <c s="27" t="str" r="I310"/>
       <c s="25" t="inlineStr" r="J310">
         <is>
-          <t xml:space="preserve">Lascar Pink</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">Osprey</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K310">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L310">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M310">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P310">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q310"/>
       <c s="29" t="inlineStr" r="R310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S310"/>
       <c s="31" t="str" r="T310"/>
       <c s="14" t="str" r="U310"/>
     </row>
     <row r="311" ht="18" customHeight="0">
       <c s="6" t="str" r="A311"/>
       <c s="25" t="inlineStr" r="D311">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E311"/>
       <c s="26" t="str" r="F311"/>
       <c s="27" t="str" r="G311"/>
       <c s="25" t="inlineStr" r="H311">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Tradescantia</t>
         </is>
       </c>
       <c s="27" t="str" r="I311"/>
       <c s="25" t="inlineStr" r="J311">
         <is>
-          <t xml:space="preserve">Lascar White</t>
+          <t xml:space="preserve">Red Grape</t>
         </is>
       </c>
       <c s="32" t="inlineStr" r="K311">
         <is>
-          <t xml:space="preserve">B&amp;B</t>
+          <t xml:space="preserve">BSB</t>
         </is>
       </c>
       <c s="33" r="L311">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c s="29" t="inlineStr" r="M311">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N311">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P311">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">5-EA1</t>
         </is>
       </c>
       <c s="31" t="str" r="Q311"/>
       <c s="29" t="inlineStr" r="R311">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S311"/>
       <c s="31" t="str" r="T311"/>
       <c s="14" t="str" r="U311"/>
     </row>
-    <row r="312" ht="18" customHeight="1">
+    <row r="312" ht="18" customHeight="0">
       <c s="6" t="str" r="A312"/>
       <c s="25" t="inlineStr" r="D312">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#1 Perennial Premium (3/Flat)</t>
         </is>
       </c>
       <c s="26" t="str" r="E312"/>
       <c s="26" t="str" r="F312"/>
       <c s="27" t="str" r="G312"/>
       <c s="25" t="inlineStr" r="H312">
         <is>
-          <t xml:space="preserve">Verbena</t>
+          <t xml:space="preserve">Verbascum</t>
         </is>
       </c>
       <c s="27" t="str" r="I312"/>
       <c s="25" t="inlineStr" r="J312">
         <is>
-          <t xml:space="preserve">Meteor Shower</t>
-[...4 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">Honey Dijon</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K312">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L312">
+        <v>51</v>
       </c>
       <c s="29" t="inlineStr" r="M312">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N312">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P312">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10-9955E</t>
         </is>
       </c>
       <c s="31" t="str" r="Q312"/>
       <c s="29" t="inlineStr" r="R312">
         <is>
-          <t xml:space="preserve">1-H1S</t>
+          <t xml:space="preserve">3-H14</t>
         </is>
       </c>
       <c s="26" t="str" r="S312"/>
       <c s="31" t="str" r="T312"/>
       <c s="14" t="str" r="U312"/>
     </row>
-    <row r="313" ht="18" customHeight="1">
+    <row r="313" ht="18" customHeight="0">
       <c s="6" t="str" r="A313"/>
       <c s="25" t="inlineStr" r="D313">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#2 Perennial Standard</t>
         </is>
       </c>
       <c s="26" t="str" r="E313"/>
       <c s="26" t="str" r="F313"/>
       <c s="27" t="str" r="G313"/>
       <c s="25" t="inlineStr" r="H313">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Echinacea</t>
         </is>
       </c>
       <c s="27" t="str" r="I313"/>
       <c s="25" t="inlineStr" r="J313">
         <is>
-          <t xml:space="preserve">Major High Color</t>
-[...4 lines deleted...]
-        <v>13</v>
+          <t xml:space="preserve">Magnus</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K313">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L313">
+        <v>3</v>
       </c>
       <c s="29" t="inlineStr" r="M313">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N313">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P313">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q313"/>
       <c s="29" t="inlineStr" r="R313">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S313"/>
       <c s="31" t="str" r="T313"/>
       <c s="14" t="str" r="U313"/>
     </row>
-    <row r="314" ht="18" customHeight="1">
+    <row r="314" ht="18" customHeight="0">
       <c s="6" t="str" r="A314"/>
       <c s="25" t="inlineStr" r="D314">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">#2 Perennial Standard</t>
         </is>
       </c>
       <c s="26" t="str" r="E314"/>
       <c s="26" t="str" r="F314"/>
       <c s="27" t="str" r="G314"/>
       <c s="25" t="inlineStr" r="H314">
         <is>
-          <t xml:space="preserve">Vinca</t>
+          <t xml:space="preserve">Salvia</t>
         </is>
       </c>
       <c s="27" t="str" r="I314"/>
       <c s="25" t="inlineStr" r="J314">
         <is>
-          <t xml:space="preserve">Major Variegata</t>
-[...4 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">nemorosa May Night</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K314">
+        <is>
+          <t xml:space="preserve">B&amp;B</t>
+        </is>
+      </c>
+      <c s="33" r="L314">
+        <v>13</v>
       </c>
       <c s="29" t="inlineStr" r="M314">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N314">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P314">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4-N6N</t>
         </is>
       </c>
       <c s="31" t="str" r="Q314"/>
       <c s="29" t="inlineStr" r="R314">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S314"/>
       <c s="31" t="str" r="T314"/>
       <c s="14" t="str" r="U314"/>
     </row>
-    <row r="315" ht="18" customHeight="0">
+    <row r="315" ht="18" customHeight="1">
       <c s="6" t="str" r="A315"/>
       <c s="25" t="inlineStr" r="D315">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E315"/>
       <c s="26" t="str" r="F315"/>
       <c s="27" t="str" r="G315"/>
       <c s="25" t="inlineStr" r="H315">
         <is>
-          <t xml:space="preserve">Zinnia</t>
+          <t xml:space="preserve">Centranthus</t>
         </is>
       </c>
       <c s="27" t="str" r="I315"/>
       <c s="25" t="inlineStr" r="J315">
         <is>
-          <t xml:space="preserve">Magellan Coral</t>
-[...8 lines deleted...]
-        <v>12</v>
+          <t xml:space="preserve">ruber var. coccineus</t>
+        </is>
+      </c>
+      <c s="26" t="str" r="K315"/>
+      <c s="28" r="L315">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M315">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N315">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P315">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q315"/>
       <c s="29" t="inlineStr" r="R315">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S315"/>
       <c s="31" t="str" r="T315"/>
       <c s="14" t="str" r="U315"/>
     </row>
-    <row r="316" ht="18" customHeight="1">
+    <row r="316" ht="18" customHeight="0">
       <c s="6" t="str" r="A316"/>
       <c s="25" t="inlineStr" r="D316">
         <is>
-          <t xml:space="preserve">4.33 Annual Premium (10/Flat)</t>
+          <t xml:space="preserve">8 Fiber Pot</t>
         </is>
       </c>
       <c s="26" t="str" r="E316"/>
       <c s="26" t="str" r="F316"/>
       <c s="27" t="str" r="G316"/>
       <c s="25" t="inlineStr" r="H316">
         <is>
-          <t xml:space="preserve">Zinnia</t>
+          <t xml:space="preserve">Echinacea</t>
         </is>
       </c>
       <c s="27" t="str" r="I316"/>
       <c s="25" t="inlineStr" r="J316">
         <is>
-          <t xml:space="preserve">Magellan Mix</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">Magnus</t>
+        </is>
+      </c>
+      <c s="32" t="inlineStr" r="K316">
+        <is>
+          <t xml:space="preserve">BSB</t>
+        </is>
+      </c>
+      <c s="33" r="L316">
+        <v>10</v>
       </c>
       <c s="29" t="inlineStr" r="M316">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">25% off</t>
         </is>
       </c>
       <c s="30" t="inlineStr" r="N316">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="P316">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">3-H12W</t>
         </is>
       </c>
       <c s="31" t="str" r="Q316"/>
       <c s="29" t="inlineStr" r="R316">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="26" t="str" r="S316"/>
       <c s="31" t="str" r="T316"/>
       <c s="14" t="str" r="U316"/>
     </row>
-    <row r="317" ht="18" customHeight="1">
+    <row r="317" ht="7" customHeight="1">
       <c s="6" t="str" r="A317"/>
-      <c s="25" t="inlineStr" r="D317">
-[...44 lines deleted...]
-      <c s="31" t="str" r="T317"/>
       <c s="14" t="str" r="U317"/>
     </row>
-    <row r="318" ht="18" customHeight="1">
-[...30536 lines deleted...]
-      <c s="36" t="inlineStr" r="E897">
+    <row r="318" ht="123.45" customHeight="1">
+      <c s="34" t="str" r="A318"/>
+      <c s="35" t="str" r="B318"/>
+      <c s="35" t="str" r="C318"/>
+      <c s="35" t="str" r="D318"/>
+      <c s="36" t="inlineStr" r="E318">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Segoe UI Light"/>
             </rPr>
             <t xml:space="preserve">$500.00 minimum order for delivery, $60 delivery fee within the Denver Metro Area.
 If the order is under the minimum, an additional $35 charge will be added.
 We do not deliver to residential addresses. 
 (Additional charges and minimums apply if you are outside the Denver Metro Area.)
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Segoe UI Light"/>
             </rPr>
             <t xml:space="preserve">RESTOCKING FEES</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Segoe UI Light"/>
             </rPr>
             <t xml:space="preserve">
 There will be a 20% Restocking Fee for orders cancelled or modified 
 within 24 hours of scheduled delivery or pickup date.
 </t>
           </r>
         </is>
       </c>
-      <c s="35" t="str" r="F897"/>
-[...14 lines deleted...]
-      <c s="37" t="str" r="U897"/>
+      <c s="35" t="str" r="F318"/>
+      <c s="35" t="str" r="G318"/>
+      <c s="35" t="str" r="H318"/>
+      <c s="35" t="str" r="I318"/>
+      <c s="35" t="str" r="J318"/>
+      <c s="35" t="str" r="K318"/>
+      <c s="35" t="str" r="L318"/>
+      <c s="35" t="str" r="M318"/>
+      <c s="35" t="str" r="N318"/>
+      <c s="35" t="str" r="O318"/>
+      <c s="35" t="str" r="P318"/>
+      <c s="35" t="str" r="Q318"/>
+      <c s="35" t="str" r="R318"/>
+      <c s="35" t="str" r="S318"/>
+      <c s="35" t="str" r="T318"/>
+      <c s="37" t="str" r="U318"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="I1:N9"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="Q2:S3"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="Q4:S5"/>
     <mergeCell ref="B5:F6"/>
     <mergeCell ref="Q6:S7"/>
     <mergeCell ref="B7:F8"/>
     <mergeCell ref="Q8:S9"/>
     <mergeCell ref="I11:N12"/>
     <mergeCell ref="D12:E14"/>
     <mergeCell ref="I14:N14"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="R17:T17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="P18:Q18"/>
     <mergeCell ref="R18:T18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="H19:I19"/>
@@ -60245,2367 +21727,51 @@
     <mergeCell ref="R310:T310"/>
     <mergeCell ref="D311:G311"/>
     <mergeCell ref="H311:I311"/>
     <mergeCell ref="P311:Q311"/>
     <mergeCell ref="R311:T311"/>
     <mergeCell ref="D312:G312"/>
     <mergeCell ref="H312:I312"/>
     <mergeCell ref="P312:Q312"/>
     <mergeCell ref="R312:T312"/>
     <mergeCell ref="D313:G313"/>
     <mergeCell ref="H313:I313"/>
     <mergeCell ref="P313:Q313"/>
     <mergeCell ref="R313:T313"/>
     <mergeCell ref="D314:G314"/>
     <mergeCell ref="H314:I314"/>
     <mergeCell ref="P314:Q314"/>
     <mergeCell ref="R314:T314"/>
     <mergeCell ref="D315:G315"/>
     <mergeCell ref="H315:I315"/>
     <mergeCell ref="P315:Q315"/>
     <mergeCell ref="R315:T315"/>
     <mergeCell ref="D316:G316"/>
     <mergeCell ref="H316:I316"/>
     <mergeCell ref="P316:Q316"/>
     <mergeCell ref="R316:T316"/>
-    <mergeCell ref="D317:G317"/>
-[...2315 lines deleted...]
-    <mergeCell ref="E897:R897"/>
+    <mergeCell ref="E318:R318"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0.5" header="0" footer="0"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"Segoe UI,Regular"&amp;10Page &amp;P of &amp;N </oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">